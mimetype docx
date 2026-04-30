--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Schuft </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant professor - Faculty of Sports Sciences</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">URMIS : Research Unit Migrations & Society (CNRS UMR 8245)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques spatiales de l’installation des Océaniens en France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e3i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations des prestations d’activité physique à des fins de santé en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 1 (10), pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la construction d’un marché par ses intermédiaires. Les coordinateur·trice·s associatifs de la prescription d’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Prescapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaine Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 234, pp.193-212. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.234.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing Health Recommendations About Physical Activity During Pregnancy: A Qualitative Study Among Practitioners in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Sauvegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (6), pp.471-480. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10497323231159621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Barriers to the Prescription of Physical Activity to Patients with Chronic Illness: The Viewpoint of General Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Tchirkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaine Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biomedical Science &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34297/AJBSR.2023.19.002551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How workplaces produce or reduce disability along the career paths of young people with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13634593231185265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sick but active, tired but healthy&amp;quot;. Narratives of body and self living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research in Sport, Exercise and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2159676X.2021.1969997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted physical activity to treat chronic disease: A literature review of obstacles to prescription and compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Tchirkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaine Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15761/TiM.1000274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived HIV‐related physical fatigue, sociodemographic characteristics and physical activity: A cross‐sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (11-12), pp.2147-2156. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jocn.14793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived barriers to and facilitators of physical activity in people living with HIV: A qualitative study in a French sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Filleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronic Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.174239531982663. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1742395319826638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative d'un parc naturel et représentation optimiste du territoire protégé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tourisme littéraire, 37 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs d’adhésion à une activité physique adaptée chez des seniors en ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.143. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.156.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be or not to be sick and tired: Managing the visibility of HIV and HIV-related fatigue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Duval-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (4), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1363459317693406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise stereotypes and fatigue in people living with HIV: does self-efficacy play a mediating or a moderating role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-018-0269-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et représentations de l’autorité chez les enseignantes débutantes exerçant en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45/3, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.5048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise stereotypes and health-related outcomes in French people living with HIV: development and validation of an HIV Exercise Stereotypes Scale (HIVESS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.157. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12955-016-0562-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction , Du corps à l'image. La réinvention des performances culturelles en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.142-143. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.7593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la valorisation de l’activité physique : le rôle des associations VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Activités physiques et santé, H.S. (S1), pp.89-100. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.160.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The body and its image: reinventing cultural performances in Oceania in an era of globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Du corps à l’image. La réinvention des performances culturelles en Océanie, 142-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir « demi » en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (2), pp.67-88. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1026165ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘This land is my land’. Local identity and the development of outdoor leisure tourism in a French national park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.215-231. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2013.836356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques de la nature dans un territoire transfrontalier : le cas « Marittime-Mercantour »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 155 (4), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.155.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;colonialité du pouvoir&amp;quot; en Polynésie française : de l’institutionnel à l’intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Asylons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Quel colonialisme dans la France d’outre-mer ?, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beliefs about Physical Activity in Sedentary Cancer Patients: an In-depth Interview Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (12), pp.6033-6038. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7314/apjcp.2012.13.12.6033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing a nation by the performance of gendered, exotic bodies in sport and beauty contests: the case of Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.103 - 116. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03031853.2011.625285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Concours de beauté à Tahiti. La fabrication médiatisée d'appartenances territoriale, ethnique et de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 10 (1), pp.133-142. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.010.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic representations and social integration of post-colonial French migrants in Tahiti, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (2), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00454167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et intégration sociale des fonctionnaires métropolitains à Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, avril (309), pp.75-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00454154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples ’mixtes’ à Tahiti : une approche intersectionnelle des rapports sociaux de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Kallenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersectionnalité &amp; Critique. Nouvelles perspectives pour de nouvelles questions / Intersectionality und Kritik. Neue Perspektiven für alte Fragen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, 2012, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-531-93168-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉNONCER LES DISCRIMINATIONS VÉCUES à L’UNIVERSITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.defenseurdesdroits.fr/sites/default/files/2024-04/ddd_eclairages_denoncer-les-discriminations-vecues-a-l-universite_20240423.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples ‘métropolitain' – ‘polynésien' à Tahiti. Enjeux de l'ethnicité, du genre et du statut socioéconomique dans un contexte postcolonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Nice Sophia Antipolis, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00537762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Schuft </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant professor - Faculty of Sports Sciences</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">URMIS : Research Unit Migrations & Society (CNRS UMR 8245)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques spatiales de l’installation des Océaniens en France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e3i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations des prestations d’activité physique à des fins de santé en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 1 (10), pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing Health Recommendations About Physical Activity During Pregnancy: A Qualitative Study Among Practitioners in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Sauvegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (6), pp.471-480. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10497323231159621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la construction d’un marché par ses intermédiaires. Les coordinateur·trice·s associatifs de la prescription d’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Prescapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaine Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 234, pp.193-212. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.234.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Barriers to the Prescription of Physical Activity to Patients with Chronic Illness: The Viewpoint of General Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Tchirkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaine Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biomedical Science &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34297/AJBSR.2023.19.002551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How workplaces produce or reduce disability along the career paths of young people with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13634593231185265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sick but active, tired but healthy&amp;quot;. Narratives of body and self living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research in Sport, Exercise and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2159676X.2021.1969997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted physical activity to treat chronic disease: A literature review of obstacles to prescription and compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Tchirkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaine Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15761/TiM.1000274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived HIV‐related physical fatigue, sociodemographic characteristics and physical activity: A cross‐sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (11-12), pp.2147-2156. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jocn.14793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived barriers to and facilitators of physical activity in people living with HIV: A qualitative study in a French sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Filleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronic Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.174239531982663. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1742395319826638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative d'un parc naturel et représentation optimiste du territoire protégé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tourisme littéraire, 37 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs d’adhésion à une activité physique adaptée chez des seniors en ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.143. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.156.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be or not to be sick and tired: Managing the visibility of HIV and HIV-related fatigue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Duval-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (4), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1363459317693406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise stereotypes and fatigue in people living with HIV: does self-efficacy play a mediating or a moderating role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-018-0269-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et représentations de l’autorité chez les enseignantes débutantes exerçant en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45/3, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.5048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise stereotypes and health-related outcomes in French people living with HIV: development and validation of an HIV Exercise Stereotypes Scale (HIVESS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.157. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12955-016-0562-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction , Du corps à l'image. La réinvention des performances culturelles en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.142-143. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.7593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la valorisation de l’activité physique : le rôle des associations VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Activités physiques et santé, H.S. (S1), pp.89-100. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.160.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The body and its image: reinventing cultural performances in Oceania in an era of globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Du corps à l’image. La réinvention des performances culturelles en Océanie, 142-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir « demi » en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (2), pp.67-88. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1026165ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘This land is my land’. Local identity and the development of outdoor leisure tourism in a French national park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.215-231. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2013.836356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques de la nature dans un territoire transfrontalier : le cas « Marittime-Mercantour »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 155 (4), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.155.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;colonialité du pouvoir&amp;quot; en Polynésie française : de l’institutionnel à l’intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Asylons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Quel colonialisme dans la France d’outre-mer ?, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beliefs about Physical Activity in Sedentary Cancer Patients: an In-depth Interview Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (12), pp.6033-6038. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7314/apjcp.2012.13.12.6033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing a nation by the performance of gendered, exotic bodies in sport and beauty contests: the case of Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.103 - 116. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03031853.2011.625285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Concours de beauté à Tahiti. La fabrication médiatisée d'appartenances territoriale, ethnique et de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 10 (1), pp.133-142. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.010.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic representations and social integration of post-colonial French migrants in Tahiti, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (2), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00454167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et intégration sociale des fonctionnaires métropolitains à Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, avril (309), pp.75-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00454154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples ’mixtes’ à Tahiti : une approche intersectionnelle des rapports sociaux de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Kallenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersectionnalité &amp; Critique. Nouvelles perspectives pour de nouvelles questions / Intersectionality und Kritik. Neue Perspektiven für alte Fragen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, 2012, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-531-93168-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉNONCER LES DISCRIMINATIONS VÉCUES à L’UNIVERSITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.defenseurdesdroits.fr/sites/default/files/2024-04/ddd_eclairages_denoncer-les-discriminations-vecues-a-l-universite_20240423.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples ‘métropolitain' – ‘polynésien' à Tahiti. Enjeux de l'ethnicité, du genre et du statut socioéconomique dans un contexte postcolonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Nice Sophia Antipolis, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00537762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3i" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Sauvegrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323231159621" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Tchirkov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34297/AJBSR.2023.19.002551" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silvestri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593231185265" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2159676X.2021.1969997" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/TiM.1000274" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.14793" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1742395319826638" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Long" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02544311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0143" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval-Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363459317693406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenthal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pradier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-018-0269-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01785357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-016-0562-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02995536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Condevaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7593" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026165ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2013.836356" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.155.0143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brizzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ganga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7314/apjcp.2012.13.12.6033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2011.625285" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0133" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Kallenberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Meyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M&#252;ller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-93168-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3i" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Sauvegrain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323231159621" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Tchirkov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34297/AJBSR.2023.19.002551" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silvestri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593231185265" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2159676X.2021.1969997" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/TiM.1000274" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.14793" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1742395319826638" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Long" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02544311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0143" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval-Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363459317693406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenthal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pradier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-018-0269-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01785357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-016-0562-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02995536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Condevaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7593" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026165ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2013.836356" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.155.0143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brizzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ganga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7314/apjcp.2012.13.12.6033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2011.625285" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0133" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Kallenberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Meyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M&#252;ller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-93168-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>