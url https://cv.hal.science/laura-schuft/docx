--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Schuft </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant professor - Faculty of Sports Sciences</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">URMIS : Research Unit Migrations & Society (CNRS UMR 8245)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques spatiales de l’installation des Océaniens en France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e3i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations des prestations d’activité physique à des fins de santé en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 1 (10), pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing Health Recommendations About Physical Activity During Pregnancy: A Qualitative Study Among Practitioners in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Sauvegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (6), pp.471-480. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10497323231159621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la construction d’un marché par ses intermédiaires. Les coordinateur·trice·s associatifs de la prescription d’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Prescapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaine Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 234, pp.193-212. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.234.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Barriers to the Prescription of Physical Activity to Patients with Chronic Illness: The Viewpoint of General Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Tchirkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaine Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biomedical Science &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34297/AJBSR.2023.19.002551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How workplaces produce or reduce disability along the career paths of young people with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13634593231185265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sick but active, tired but healthy&amp;quot;. Narratives of body and self living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research in Sport, Exercise and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2159676X.2021.1969997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted physical activity to treat chronic disease: A literature review of obstacles to prescription and compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Tchirkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaine Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15761/TiM.1000274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived HIV‐related physical fatigue, sociodemographic characteristics and physical activity: A cross‐sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (11-12), pp.2147-2156. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jocn.14793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived barriers to and facilitators of physical activity in people living with HIV: A qualitative study in a French sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Filleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronic Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.174239531982663. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1742395319826638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative d'un parc naturel et représentation optimiste du territoire protégé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tourisme littéraire, 37 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs d’adhésion à une activité physique adaptée chez des seniors en ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.143. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.156.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be or not to be sick and tired: Managing the visibility of HIV and HIV-related fatigue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Duval-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (4), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1363459317693406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise stereotypes and fatigue in people living with HIV: does self-efficacy play a mediating or a moderating role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-018-0269-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et représentations de l’autorité chez les enseignantes débutantes exerçant en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45/3, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.5048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise stereotypes and health-related outcomes in French people living with HIV: development and validation of an HIV Exercise Stereotypes Scale (HIVESS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.157. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12955-016-0562-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction , Du corps à l'image. La réinvention des performances culturelles en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.142-143. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.7593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la valorisation de l’activité physique : le rôle des associations VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Activités physiques et santé, H.S. (S1), pp.89-100. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.160.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The body and its image: reinventing cultural performances in Oceania in an era of globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Du corps à l’image. La réinvention des performances culturelles en Océanie, 142-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir « demi » en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (2), pp.67-88. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1026165ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘This land is my land’. Local identity and the development of outdoor leisure tourism in a French national park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.215-231. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2013.836356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques de la nature dans un territoire transfrontalier : le cas « Marittime-Mercantour »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 155 (4), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.155.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;colonialité du pouvoir&amp;quot; en Polynésie française : de l’institutionnel à l’intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Asylons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Quel colonialisme dans la France d’outre-mer ?, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beliefs about Physical Activity in Sedentary Cancer Patients: an In-depth Interview Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (12), pp.6033-6038. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7314/apjcp.2012.13.12.6033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing a nation by the performance of gendered, exotic bodies in sport and beauty contests: the case of Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.103 - 116. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03031853.2011.625285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Concours de beauté à Tahiti. La fabrication médiatisée d'appartenances territoriale, ethnique et de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 10 (1), pp.133-142. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.010.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic representations and social integration of post-colonial French migrants in Tahiti, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (2), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00454167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et intégration sociale des fonctionnaires métropolitains à Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, avril (309), pp.75-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00454154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples ’mixtes’ à Tahiti : une approche intersectionnelle des rapports sociaux de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Kallenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersectionnalité &amp; Critique. Nouvelles perspectives pour de nouvelles questions / Intersectionality und Kritik. Neue Perspektiven für alte Fragen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, 2012, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-531-93168-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉNONCER LES DISCRIMINATIONS VÉCUES à L’UNIVERSITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.defenseurdesdroits.fr/sites/default/files/2024-04/ddd_eclairages_denoncer-les-discriminations-vecues-a-l-universite_20240423.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples ‘métropolitain' – ‘polynésien' à Tahiti. Enjeux de l'ethnicité, du genre et du statut socioéconomique dans un contexte postcolonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Nice Sophia Antipolis, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00537762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Schuft </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant professor - Faculty of Sports Sciences</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">URMIS : Research Unit Migrations & Society (CNRS UMR 8245)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles polynésiens dans l’Hexagone : Espaces de revalorisations ethniques et de reconfigurations raciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1661u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques spatiales de l’installation des Océaniens en France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e3i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations des prestations d’activité physique à des fins de santé en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 1 (10), pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How workplaces produce or reduce disability along the career paths of young people with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13634593231185265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing Health Recommendations About Physical Activity During Pregnancy: A Qualitative Study Among Practitioners in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Sauvegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (6), pp.471-480. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10497323231159621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la construction d’un marché par ses intermédiaires. Les coordinateur·trice·s associatifs de la prescription d’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Prescapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaine Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 234, pp.193-212. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.234.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Barriers to the Prescription of Physical Activity to Patients with Chronic Illness: The Viewpoint of General Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Tchirkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaine Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biomedical Science &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34297/AJBSR.2023.19.002551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sick but active, tired but healthy&amp;quot;. Narratives of body and self living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research in Sport, Exercise and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2159676X.2021.1969997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted physical activity to treat chronic disease: A literature review of obstacles to prescription and compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Tchirkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaine Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15761/TiM.1000274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived HIV‐related physical fatigue, sociodemographic characteristics and physical activity: A cross‐sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (11-12), pp.2147-2156. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jocn.14793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived barriers to and facilitators of physical activity in people living with HIV: A qualitative study in a French sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Filleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronic Illness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.174239531982663. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1742395319826638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise stereotypes and fatigue in people living with HIV: does self-efficacy play a mediating or a moderating role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-018-0269-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative d'un parc naturel et représentation optimiste du territoire protégé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tourisme littéraire, 37 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motifs d’adhésion à une activité physique adaptée chez des seniors en ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morales Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.143. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.156.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be or not to be sick and tired: Managing the visibility of HIV and HIV-related fatigue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Duval-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (4), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1363459317693406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The body and its image: reinventing cultural performances in Oceania in an era of globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Du corps à l’image. La réinvention des performances culturelles en Océanie, 142-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et représentations de l’autorité chez les enseignantes débutantes exerçant en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45/3, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.5048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise stereotypes and health-related outcomes in French people living with HIV: development and validation of an HIV Exercise Stereotypes Scale (HIVESS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.157. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12955-016-0562-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction , Du corps à l'image. La réinvention des performances culturelles en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.142-143. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.7593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la valorisation de l’activité physique : le rôle des associations VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Activités physiques et santé, H.S. (S1), pp.89-100. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.160.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir « demi » en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (2), pp.67-88. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1026165ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;colonialité du pouvoir&amp;quot; en Polynésie française : de l’institutionnel à l’intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Asylons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Quel colonialisme dans la France d’outre-mer ?, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘This land is my land’. Local identity and the development of outdoor leisure tourism in a French national park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.215-231. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2013.836356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques de la nature dans un territoire transfrontalier : le cas « Marittime-Mercantour »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bergamaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 155 (4), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.155.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Concours de beauté à Tahiti. La fabrication médiatisée d'appartenances territoriale, ethnique et de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 10 (1), pp.133-142. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.010.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beliefs about Physical Activity in Sedentary Cancer Patients: an In-depth Interview Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïna Chalabaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (12), pp.6033-6038. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7314/apjcp.2012.13.12.6033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing a nation by the performance of gendered, exotic bodies in sport and beauty contests: the case of Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.103 - 116. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03031853.2011.625285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic representations and social integration of post-colonial French migrants in Tahiti, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (2), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00454167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et intégration sociale des fonctionnaires métropolitains à Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, avril (309), pp.75-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00454154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples ’mixtes’ à Tahiti : une approche intersectionnelle des rapports sociaux de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Kallenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersectionnalité &amp; Critique. Nouvelles perspectives pour de nouvelles questions / Intersectionality und Kritik. Neue Perspektiven für alte Fragen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, 2012, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-531-93168-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉNONCER LES DISCRIMINATIONS VÉCUES à L’UNIVERSITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.defenseurdesdroits.fr/sites/default/files/2024-04/ddd_eclairages_denoncer-les-discriminations-vecues-a-l-universite_20240423.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples ‘métropolitain' – ‘polynésien' à Tahiti. Enjeux de l'ethnicité, du genre et du statut socioéconomique dans un contexte postcolonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Nice Sophia Antipolis, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00537762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3i" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Sauvegrain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323231159621" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Tchirkov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34297/AJBSR.2023.19.002551" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silvestri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593231185265" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2159676X.2021.1969997" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/TiM.1000274" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.14793" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1742395319826638" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Long" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02544311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0143" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval-Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363459317693406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenthal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pradier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-018-0269-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01785357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-016-0562-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02995536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Condevaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7593" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026165ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2013.836356" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.155.0143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brizzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ganga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7314/apjcp.2012.13.12.6033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2011.625285" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0133" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Kallenberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Meyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M&#252;ller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-93168-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1661u" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3i" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726847v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198036v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silvestri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593231185265" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Sauvegrain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323231159621" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160723v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Tchirkov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34297/AJBSR.2023.19.002551" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2159676X.2021.1969997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/TiM.1000274" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.14793" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1742395319826638" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenthal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pradier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-018-0269-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Long" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02544311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0143" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502554v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval-Marin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363459317693406" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Condevaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01785357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-016-0562-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02995536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7593" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026165ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2013.836356" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.155.0143" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0133" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brizzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ganga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7314/apjcp.2012.13.12.6033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03031853.2011.625285" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Kallenberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Meyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M&#252;ller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-93168-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>