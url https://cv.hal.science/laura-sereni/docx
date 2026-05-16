--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -106,806 +106,806 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating current and future urban biocide emissions from building facades at the city scale</w:t>
+                <w:t xml:space="preserve">Interpretation of ecotoxicity tests using Enchytraeus albidus: Weight of soil characteristics in conditions of diffuse pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrea Chacon-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Faburé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nélieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127373⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292, pp.117986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.117986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388630v1</w:t>
+                <w:t xml:space="preserve">hal-05080072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of ecotoxicity tests using Enchytraeus albidus: Weight of soil characteristics in conditions of diffuse pollution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Estimating current and future urban biocide emissions from building facades at the city scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Nélieu</w:t>
+                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292, pp.117986. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388, pp.127373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.117986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080072v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is soil contamination a missing driver of soil heterotrophic respiration in land surface models? A study case with copper –</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Emissions and transport of urban biocides from facades to topsoil at the district-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+                <w:t xml:space="preserve">Tobias Junginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Guenet</w:t>
+                <w:t xml:space="preserve">Gwenael Imfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 957, </w:t>
+              <w:t xml:space="preserve">, 2024, 954, pp.176269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795025v1</w:t>
+                <w:t xml:space="preserve">hal-04733852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial biases reduce the ability of Earth system models to simulate soil heterotrophic respiration fluxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Estimations of soil metal accumulation or leaching potentials under climate change scenarios: the example of copper on a European scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Maï Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (2), pp.657-669. </w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.367-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-21-657-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/soil-10-367-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675621v1</w:t>
+                <w:t xml:space="preserve">hal-04605903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions and transport of urban biocides from facades to topsoil at the district-scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spatial biases reduce the ability of Earth system models to simulate soil heterotrophic respiration fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Orliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176269⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.657-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-657-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733852v1</w:t>
+                <w:t xml:space="preserve">hal-04675621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations of soil metal accumulation or leaching potentials under climate change scenarios: the example of copper on a European scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Is soil contamination a missing driver of soil heterotrophic respiration in land surface models? A study case with copper –</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, pp.367-380. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/soil-10-367-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605903v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using climate change scenarios to simulate mobility of metal contaminants in soils: the example of copper on a European scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie-Mai Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023, pp.2350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -939,77 +939,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping risks associated with soil copper contamination using availability and bio-availability proxies at the European scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.19828 - 19844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1043,103 +1043,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of soil nitrification activities to copper after a moisture stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (31), pp.46680-46690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1173,64 +1173,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent can soil moisture and soil Cu contamination stresses affect nitrous species emissions? Estimation through calibration of a nitrification-denitrification model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1307,77 +1307,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does copper contamination affect soil CO2 emissions ? A literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.585677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1415,51 +1415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Evidence for Activity Adjustment in Response to Increased Density in Daphnia magna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigurd Einum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1538,64 +1538,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of climate change on mercury in permafrost: insights from the ORCHIDEE-MICT-PEAT-LEAK model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1636,308 +1636,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions of the urban biocide terbutryn from facades to soil and stormwater system estimated over three decades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Using climate change scenarios to simulate mobility of metal contaminants in soils: the example of copper on a European scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Imfeld</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Mai Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU - Water quality in the soil-groundwater-river continuum: modelling, monitoring and mitigation of micropollutants and pathogens’</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VIIIème Colloque Réseau Ecotox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecotox, Nov 2023, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535513v1</w:t>
+                <w:t xml:space="preserve">hal-04535500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using climate change scenarios to simulate mobility of metal contaminants in soils: the example of copper on a European scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Emissions of the urban biocide terbutryn from facades to soil and stormwater system estimated over three decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junginger Tobias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payraudeau Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Guenet</w:t>
+                <w:t xml:space="preserve">Gwenael Imfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Colloque Réseau Ecotox</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU - Water quality in the soil-groundwater-river continuum: modelling, monitoring and mitigation of micropollutants and pathogens’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535500v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the empirical equations to estimate mobile or available Cu content in soils and applicability at the European scale for risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2003,64 +2003,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the stability and remobilization of mercury in temperate and permafrost soils under climate change with ORCHIDEE-MICT-PEAT-LEAK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2107,51 +2107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of mercury locked in permafrost with global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2189,103 +2189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un double stress sur les émissions azotées d'un sol : calibration et utilisation du modèle DNDC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEFA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, VERSAILLES, France. , pp.1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2342,77 +2342,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols contaminés, carbone organique des sols et dérèglement climatique : quelles relations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Mougin; Francis Douay; Marine Canavese; Thierry Lebeau; Elisabeth Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols urbains sont ils cultivables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, Chapitre 11, 2020, Matière à débattre et décider, 9782759232024</w:t>
@@ -2473,51 +2473,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une contamination diffuse des sols sur leurs émissions de gaz à effet de serre : cas du cuivre pour la prise en compte d’une contamination dans les modèles de surface continentale et l’évolution des risques en contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie de l'environnement. Université Paris-Saclay, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021UPASB066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2713,51 +2713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sereni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127373" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080072v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chacon-Hurtado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.117986" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04795025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177574" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Orliac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-657-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Junginger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176269" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Ma&#239; Paris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-367-2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Mai Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-2350" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23046-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19093-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2953-2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.585677" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Einum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144759" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1475" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junginger Tobias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payraudeau Sylvain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14583" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-2710" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03520544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASB066" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chacon-Hurtado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sereni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.117986" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127373" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Junginger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176269" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Ma&#239; Paris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-367-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Orliac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-657-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04795025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177574" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Mai Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-2350" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23046-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19093-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2953-2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.585677" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Einum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144759" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1475" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junginger Tobias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payraudeau Sylvain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14583" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-2710" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03520544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASB066" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>