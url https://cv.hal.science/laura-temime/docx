--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -209,51 +209,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -377,10861 +377,11129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based model to simulate the transmission dynamics of bloodborne pathogens within hospitals</w:t>
+                <w:t xml:space="preserve">Effects of the COVID-19 pandemic on antibiotic use and resistance in French hospitals, 2019–22: a retrospective ecological analysis of national surveillance data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Henriot</w:t>
+                <w:t xml:space="preserve">Maylis Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El-Kassas</w:t>
+                <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wagida Anwar</w:t>
+                <w:t xml:space="preserve">Solen Kernéis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia A Girgis</w:t>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha El Gaafary</w:t>
+                <w:t xml:space="preserve">Catherine Dumartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (2), pp.e1012850. </w:t>
+              <w:t xml:space="preserve">The Lancet Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.100972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landig.2025.100972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974336v2</w:t>
+                <w:t xml:space="preserve">hal-05589155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The public health co-benefits of strategies consistent with net-zero emissions: a systematic review</w:t>
+                <w:t xml:space="preserve">Replacing car-dedicated space with green spaces: an assessment of the mortality benefits in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+                <w:t xml:space="preserve">Lucie Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosemary Green</w:t>
+                <w:t xml:space="preserve">Charles Claron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Milner</w:t>
+                <w:t xml:space="preserve">Kamel Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Haines</w:t>
+                <w:t xml:space="preserve">Mohamed Ali Ben Halima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (2), pp.e145-e156. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 297, pp.124157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s2542-5196(24)00330-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2026.124157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980633v1</w:t>
+                <w:t xml:space="preserve">hal-05589156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring multidrug resistance patterns in community-acquired Escherichia coli urinary tract infections with machine learning</w:t>
+                <w:t xml:space="preserve">An agent-based model to simulate the transmission dynamics of bloodborne pathogens within hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Hodbert</w:t>
+                <w:t xml:space="preserve">Paul Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lemenand</w:t>
+                <w:t xml:space="preserve">Mohamed El-Kassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Thibaut</w:t>
+                <w:t xml:space="preserve">Wagida Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Coeffic</w:t>
+                <w:t xml:space="preserve">Samia A Girgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Boutoille</w:t>
+                <w:t xml:space="preserve">Maha El Gaafary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e0042225. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (2), pp.e1012850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.00422-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05342895v1</w:t>
+                <w:t xml:space="preserve">hal-04974336v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of JEM Soignances Job-Exposure Matrix Through Comparison with Self-Reported Exposures Among Healthcare Workers in CONSTANCES</w:t>
+                <w:t xml:space="preserve">Exploring multidrug resistance patterns in community-acquired Escherichia coli urinary tract infections with machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Singier</w:t>
+                <w:t xml:space="preserve">Elise Hodbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fadel</w:t>
+                <w:t xml:space="preserve">Olivier Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gilbert</w:t>
+                <w:t xml:space="preserve">Sonia Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">Thomas Coeffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+                <w:t xml:space="preserve">David Boutoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e0042225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10926-025-10289-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.00422-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026670v1</w:t>
+                <w:t xml:space="preserve">inserm-05342895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quarantine hospital strategy as a way to reduce both community and nosocomial transmission in the context of a COVID-like epidemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The public health co-benefits of strategies consistent with net-zero emissions: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Pinettes</w:t>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Leclerc</w:t>
+                <w:t xml:space="preserve">Rosemary Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Jean</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013548⟩</w:t>
+              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (2), pp.e145-e156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2542-5196(24)00330-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05343272v1</w:t>
+                <w:t xml:space="preserve">hal-04980633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring factors shaping antibiotic resistance patterns in Streptococcus pneumoniae during the 2020 COVID-19 pandemic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of JEM Soignances Job-Exposure Matrix Through Comparison with Self-Reported Exposures Among Healthcare Workers in CONSTANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rm Smith</w:t>
+                <w:t xml:space="preserve">Allison Singier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Rahbé</w:t>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Novelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Henriot</w:t>
+                <w:t xml:space="preserve">Fabien Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.85701⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10926-025-10289-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604274v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm to build synthetic temporal contact networks based on close-proximity interactions data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">The quarantine hospital strategy as a way to reduce both community and nosocomial transmission in the context of a COVID-like epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Pinettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Guillemot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (6), pp.e1012227. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012227⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 21 (10), pp.e1013548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626601v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05343272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using contact network dynamics to implement efficient interventions against pathogen spread in hospital settings: A modelling study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring factors shaping antibiotic resistance patterns in Streptococcus pneumoniae during the 2020 COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Kovacevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rm Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004433⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.e85701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.85701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674249v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing iatrogenic HCV infection: A quantitative risk assessment based on observational data in an Egyptian hospital</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mona Rafik</w:t>
+                <w:t xml:space="preserve">Hospital population density and risk of respiratory infection : Is close contact density dependent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Shirreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C.M. Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Tram Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002821⟩</w:t>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49, pp.100807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2024.100807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604275v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a French job-exposure matrix for healthcare workers: JEM Soignances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Singier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50 (8), pp.653-664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5271/sjweh.4194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital population density and risk of respiratory infection : Is close contact density dependent ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fraboulet</w:t>
+                <w:t xml:space="preserve">Preventing iatrogenic HCV infection: A quantitative risk assessment based on observational data in an Egyptian hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagida Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha El Gaafary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Rafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2024.100807⟩</w:t>
+              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.e0002821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846262v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris 2024 Olympic Games: A risk enhancer for autochthonous arboviral diseases epidemics?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémence Garcia-Marin</w:t>
+                <w:t xml:space="preserve">Using contact network dynamics to implement efficient interventions against pathogen spread in hospital settings: A modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2024.107191⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (7), pp.e1004433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674260v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Olympics in the Anthropocene era: What are the health risks?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Jean</w:t>
+                <w:t xml:space="preserve">An algorithm to build synthetic temporal contact networks based on close-proximity interactions data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102763⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), pp.e1012227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604281v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626601v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different pathways toward net-zero emissions imply diverging health impacts: a health impact assessment study for France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quirion</w:t>
+                <w:t xml:space="preserve">Paris 2024 Olympic Games: A risk enhancer for autochthonous arboviral diseases epidemics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vincent-Titeca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Garcia-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research: Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2752-5309/ad5750⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146, pp.107191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2024.107191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626600v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing respiratory epidemic potential in French hospitals through collection of close contact data (April–June 2020)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Olympics in the Anthropocene era: What are the health risks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-50228-8⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (4), pp.102763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604277v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting consequences of COVID-19 control measure de-escalation on nosocomial transmission and mortality: a modelling study in a French rehabilitation hospital</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Harbarth</w:t>
+                <w:t xml:space="preserve">Assessing respiratory epidemic potential in French hospitals through collection of close contact data (April–June 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Shirreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Tram Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Cristina Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djillali Annane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2024.02.020⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.3702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-50228-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604272v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cohortes des « héros » dans Constances : Soignances pour les professionnels de santé et Cohérances pour ceux de la sécurité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Zins</w:t>
+                <w:t xml:space="preserve">Different pathways toward net-zero emissions imply diverging health impacts: a health impact assessment study for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101850⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research: Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (3), pp.035005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2752-5309/ad5750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210016v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sick leave due to COVID-19 during the first pandemic wave in France, 2020</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting consequences of COVID-19 control measure de-escalation on nosocomial transmission and mortality: a modelling study in a French rehabilitation hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajmal Oodally</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">George Shirreff</w:t>
+                <w:t xml:space="preserve">D.R.M. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Aït Bouziad</w:t>
+                <w:t xml:space="preserve">A. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Harbarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108451⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147, pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2024.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062254v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying individual and organizational predictors of accidental exposure to blood (AEB) among hospital healthcare workers: A longitudinal study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les cohortes des « héros » dans Constances : Soignances pour les professionnels de santé et Cohérances pour ceux de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Eworo</w:t>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ice.2023.248⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (5), pp.101850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419952v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOIGNANCES: The Healthcare Professionals Cohort in the CONSTANCES</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sick leave due to COVID-19 during the first pandemic wave in France, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Jijón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajmal Oodally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Shirreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aït Bouziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (5), pp.268-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000002874⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04191228v1</w:t>
+                <w:t xml:space="preserve">hal-04062254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How have mathematical models contributed to understanding the transmission and control of SARS-CoV-2 in healthcare settings? A systematic search and review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David R.M. Smith</w:t>
+                <w:t xml:space="preserve">Identifying individual and organizational predictors of accidental exposure to blood (AEB) among hospital healthcare workers: A longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Sosata Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chervet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sofía Jijón</w:t>
+                <w:t xml:space="preserve">Karim Aït Bouziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumou Salama Daouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiuska Miliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Eworo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2023.07.028⟩</w:t>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ice.2023.248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224124v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating inequalities in HIV testing in sub-Saharan Africa: spatial analysis of cross-sectional population-based surveys in 25 countries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+                <w:t xml:space="preserve">SOIGNANCES: The Healthcare Professionals Cohort in the CONSTANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Jean</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-072403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (8), pp.E578-E579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000002874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343922v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collateral impacts of pandemic COVID-19 drive the nosocomial spread of antibiotic resistance: A modelling study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">How have mathematical models contributed to understanding the transmission and control of SARS-CoV-2 in healthcare settings? A systematic search and review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R.M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Pinettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Shirreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Jijón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004240⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141, pp.132-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2023.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142121v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Basic Reproduction Number to Assess Effects of Nonpharmaceutical Interventions on Nosocomial SARS-CoV-2 Transmission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Cauchemez</w:t>
+                <w:t xml:space="preserve">Investigating inequalities in HIV testing in sub-Saharan Africa: spatial analysis of cross-sectional population-based surveys in 25 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Carrasco-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lulla Opatowski</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2807.212339⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.e072403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-072403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761483v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring socioeconomic inequalities across HIV knowledge, attitudes, behaviours and prevention in 18 sub-Saharan African countries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachel Baggaley</w:t>
+                <w:t xml:space="preserve">Collateral impacts of pandemic COVID-19 drive the nosocomial spread of antibiotic resistance: A modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R M Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Shirreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Jean</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003191⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (6), pp.e1004240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687101v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new ranking index to identify the work-related psychosocial factors most impacting mental health: a cross-sectional study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt et limites de la modélisation en matière de gestion des épidémies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 108 (4), pp.52-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/re1.108.0052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046444⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03919683v1</w:t>
+                <w:t xml:space="preserve">hal-03846161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel approach to individual and organisational predictors of stress and fatigue among healthcare workers of a university hospital: a longitudinal study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring socioeconomic inequalities across HIV knowledge, attitudes, behaviours and prevention in 18 sub-Saharan African countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Essa-Eworo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Baggaley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108220⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (6), pp.871-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844057v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt et limites de la modélisation en matière de gestion des épidémies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new ranking index to identify the work-related psychosocial factors most impacting mental health: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumou Salama Daouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Légeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.e046444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/re1.108.0052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03846161v1</w:t>
+                <w:t xml:space="preserve">hal-03919683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the pathways leading to socioeconomic inequalities in HIV testing uptake in 18 sub-Saharan African countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilevel approach to individual and organisational predictors of stress and fatigue among healthcare workers of a university hospital: a longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumou Salama Daouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joseph Larmarange</w:t>
+                <w:t xml:space="preserve">René Sosata Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ait Bouziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiuska Miliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Essa-Eworo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003316⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.oemed-2022-108220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778739v2</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche à usage dual sur les pathogènes modifiés en laboratoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Prudhomme</w:t>
+                <w:t xml:space="preserve">Measuring Basic Reproduction Number to Assess Effects of Nonpharmaceutical Interventions on Nosocomial SARS-CoV-2 Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Shirreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cauchemez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Jean</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022026⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (7), pp.1345-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2807.212339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620428v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid antigen testing as a reactive response to surges in nosocomial SARS-CoV-2 outbreak risk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kévin Jean</w:t>
+                <w:t xml:space="preserve">Understanding the pathways leading to socioeconomic inequalities in HIV testing uptake in 18 sub-Saharan African countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Baggaley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (12), pp.1707-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27845-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03615649v1</w:t>
+                <w:t xml:space="preserve">hal-03778739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilevel approach to individual and organizational predictors of stress and fatigue among healthcare workers of a university hospital: A longitudinal study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche à usage dual sur les pathogènes modifiés en laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Velardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.01.24.22269481⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (3), pp.303-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587531v2</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta‐analysis: Risk of hepatitis C virus infection associated with hospital‐based invasive procedures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid antigen testing as a reactive response to surges in nosocomial SARS-CoV-2 outbreak risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuke Shimakawa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">David R. M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ralph Zahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apt.17106⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27845-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726511v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of modelling for the control of COVID-19 nosocomial transmission</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meta‐analysis: Risk of hepatitis C virus infection associated with hospital‐based invasive procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liem Binh Luong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Shimakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2022.101054⟩</w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.558-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apt.17106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761526v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of antimicrobial use and external introductions on commensal E. coli colistin resistance in small‐scale chicken farms of the Mekong delta of Vietnam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Temime</w:t>
+                <w:t xml:space="preserve">A multilevel approach to individual and organizational predictors of stress and fatigue among healthcare workers of a university hospital: A longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumou Daouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiuska Miliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Essa-Eworo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.839-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.01.24.22269481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tbed.14558⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03813343v1</w:t>
+                <w:t xml:space="preserve">hal-03587531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the risk of incident SARS-CoV-2 infection among healthcare workers in quarantine hospitals: the Egyptian example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Jijón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Shafie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essam Ali Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-23428-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring sick leave data for early detection of influenza outbreaks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions of modelling for the control of COVID-19 nosocomial transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05754-5⟩</w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (2), pp.101054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2022.101054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114532v2</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of healthcare worker turnover in intensive care units: A micro-macro multilevel analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounia Hocine</w:t>
+                <w:t xml:space="preserve">Modelling the impact of antimicrobial use and external introductions on commensal E. coli colistin resistance in small‐scale chicken farms of the Mekong delta of Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Nhung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vo Be Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bach Tuan Kiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (5), pp.e2185-e2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.14558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251779⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03232619v1</w:t>
+                <w:t xml:space="preserve">hal-03813343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis C virus infection and risk factors among patients and health-care workers of Ain Shams University hospitals, Cairo, Egypt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wafaa Hussein</w:t>
+                <w:t xml:space="preserve">Monitoring sick leave data for early detection of influenza outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Assab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumou Salama Daouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246836⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05754-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201357v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114532v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A One‐Health Quantitative Model to Assess the Risk of Antibiotic Resistance Acquisition in Asian Populations: Impact of Exposure Through Food, Water, Livestock and Humans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sirenda Vong</w:t>
+                <w:t xml:space="preserve">Determinants of healthcare worker turnover in intensive care units: A micro-macro multilevel analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumou Salama Daouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/risa.13618⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201359v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conceptual Discussion about R0 of SARS-COV-2 in Healthcare Settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A One‐Health Quantitative Model to Assess the Risk of Antibiotic Resistance Acquisition in Asian Populations: Impact of Exposure Through Food, Water, Livestock and Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Opatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirenda Vong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1427-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.13618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa682⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02859847v1</w:t>
+                <w:t xml:space="preserve">hal-03201359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome-pathogen interactions drive epidemiological dynamics of antibiotic resistance: A modeling study applied to nosocomial pathogen control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Conceptual Discussion about R0 of SARS-COV-2 in Healthcare Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Gustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Buetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Crepey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.68764⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.ciaa682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500623v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of ESBL-producing Escherichia coli dynamics in calf fattening farms: A modelling study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Madec</w:t>
+                <w:t xml:space="preserve">Hepatitis C virus infection and risk factors among patients and health-care workers of Ain Shams University hospitals, Cairo, Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagida Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha El Gaafary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Girgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Rafik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2021.100238⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.e0246836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201353v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des bénéfices potentiels liés à l’utilisation d’un brouillard d’eau basse pression dans la lutte contre les incendies chez les sapeurs-pompiers de Paris, à partir d’une évaluation quantitative des risques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Temime</w:t>
+                <w:t xml:space="preserve">Microbiome-pathogen interactions drive epidemiological dynamics of antibiotic resistance: A modeling study applied to nosocomial pathogen control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rm Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 82 (6), pp.601-613. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e68764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2021.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.68764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615121v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of livestock-associated methicillin resistant Staphylococcus aureus in pig movement networks: Insight from mathematical modeling and French data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Drivers of ESBL-producing Escherichia coli dynamics in calf fattening farms: A modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+                <w:t xml:space="preserve">Marisa Haenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chauvin</w:t>
+                <w:t xml:space="preserve">Emilie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Glaser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lulla Opatowski</w:t>
+                <w:t xml:space="preserve">Philippe Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100389⟩</w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.100238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2021.100238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549524v1</w:t>
+                <w:t xml:space="preserve">hal-03201353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of inter-facility patient transfer in the spread of carbapenemase-producing Enterobacteriaceae: the case of France between 2012 and 2015</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des bénéfices potentiels liés à l’utilisation d’un brouillard d’eau basse pression dans la lutte contre les incendies chez les sapeurs-pompiers de Paris, à partir d’une évaluation quantitative des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Astagneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Temime</w:t>
+                <w:t xml:space="preserve">J. Dirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rieunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Temime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71212-6⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (6), pp.601-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2021.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960097v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing COVID-19 surveillance in long-term care facilities: a modelling study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the role of inter-facility patient transfer in the spread of carbapenemase-producing Enterobacteriaceae: the case of France between 2012 and 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Nekkab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Crepey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.14910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71212-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12916-020-01866-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03087175v1</w:t>
+                <w:t xml:space="preserve">hal-02960097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trends in socioeconomic inequalities in HIV testing: an analysis of cross-sectional surveys from 16 sub-Saharan African countries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Ouattara</w:t>
+                <w:t xml:space="preserve">Dynamics of livestock-associated methicillin resistant Staphylococcus aureus in pig movement networks: Insight from mathematical modeling and French data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet global health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.100389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s2214-109x(20)30108-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03167411v1</w:t>
+                <w:t xml:space="preserve">hal-02549524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des bénéfices potentiels d’un nouveau mode d’action pour les pompiers de Paris, l’attaque d’atténuation, à partir d’une évaluation quantitative des risques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimizing COVID-19 surveillance in long-term care facilities: a modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R.M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Pouwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2019.11.001⟩</w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12916-020-01866-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201360v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03087175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close proximity interactions support transmission of ESBL-K. pneumoniae but not ESBL-E. coli in healthcare settings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Herrmann</w:t>
+                <w:t xml:space="preserve">Temporal trends in socioeconomic inequalities in HIV testing: an analysis of cross-sectional surveys from 16 sub-Saharan African countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bekelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Baggaley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet global health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (6), pp.e808-e818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2214-109x(20)30108-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006496⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02153937v1</w:t>
+                <w:t xml:space="preserve">hal-03167411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hospital-wide intervention replacing ceftriaxone with cefotaxime to reduce rate of healthcare-associated infections caused by extended-spectrum β-lactamase-producing Enterobacteriaceae in the intensive care unit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des bénéfices potentiels d’un nouveau mode d’action pour les pompiers de Paris, l’attaque d’atténuation, à partir d’une évaluation quantitative des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rieunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-018-5079-y⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (2), pp.101-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075873v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a multicomponent hand hygiene-related intervention on the infectious risk in nursing homes: A cluster randomized trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Cohen</w:t>
+                <w:t xml:space="preserve">Close proximity interactions support transmission of ESBL-K. pneumoniae but not ESBL-E. coli in healthcare settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Ait-Bouziad</w:t>
+                <w:t xml:space="preserve">Thomas Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Denormandie</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Dab</w:t>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2017.08.030⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (5), pp.e1006496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02077295v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02153937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring dynamic social contacts in a rehabilitation hospital: effect of wards, patient and staff characteristics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hospital-wide intervention replacing ceftriaxone with cefotaxime to reduce rate of healthcare-associated infections caused by extended-spectrum β-lactamase-producing Enterobacteriaceae in the intensive care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Martinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Fleury</w:t>
+                <w:t xml:space="preserve">Boun Kim Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ait Bouziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20008-w⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (5), pp.672-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-018-5079-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696186v1</w:t>
+                <w:t xml:space="preserve">hal-02075873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of a patient transfer network in the spread of carbapenemase-producing Enterobacteriaceae: The case of France between 2012 and 2015</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a multicomponent hand hygiene-related intervention on the infectious risk in nursing homes: A cluster randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ait-Bouziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Denormandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.080⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (2), pp.173-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2017.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921595v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical models of infection transmission in healthcare settings: recent advances from the use of network structured data.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Guillemot</w:t>
+                <w:t xml:space="preserve">Measuring dynamic social contacts in a rehabilitation hospital: effect of wards, patient and staff characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QCO.0000000000000390⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20008-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548909v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chariot et transpalette en logistique : comparaison d’outils pour évaluer l’exposition journalière aux vibrations corps entier A(8) des caristes, concordance des résultats avec des mesurages terrain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remi Petitfour</w:t>
+                <w:t xml:space="preserve">Assessing the role of a patient transfer network in the spread of carbapenemase-producing Enterobacteriaceae: The case of France between 2012 and 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Nekkab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Dab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2017.08.013⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.S265-S266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077296v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of hospital-acquired infections: A comparison of healthcare networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Mathematical models of infection transmission in healthcare settings: recent advances from the use of network structured data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Assab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Nekkab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Crepey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005666⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.410-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QCO.0000000000000390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578692v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hand hygiene on the infectious risk in nursing home residents: A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounia N. Hocine</w:t>
+                <w:t xml:space="preserve">Chariot et transpalette en logistique : comparaison d’outils pour évaluer l’exposition journalière aux vibrations corps entier A(8) des caristes, concordance des résultats avec des mesurages terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2015.05.043⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (6), pp.505-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2017.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02075861v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and occupational predictors of stress and fatigue in French intensive-care registered nurses and nurses' aides: A cross-sectional study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">William Dab</w:t>
+                <w:t xml:space="preserve">Spread of hospital-acquired infections: A comparison of healthcare networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Nekkab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2014.07.015⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (8), pp.e1005666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02077301v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interindividual Contacts and Carriage of Methicillin-Resistant Staphylococcus aureus: A Nested Case-Control Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Fleury</w:t>
+                <w:t xml:space="preserve">Occupational determinants of methicillin-resistant &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; colonization among healthcare workers: a longitudinal study in a rehabilitation center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Y. Boelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ice.2015.89⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 36 (7), pp.767-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ice.2015.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144892v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational determinants of methicillin-resistant &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; colonization among healthcare workers: a longitudinal study in a rehabilitation center</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demographic and occupational predictors of stress and fatigue in French intensive-care registered nurses and nurses' aides: A cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ice.2015.51⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (1), pp.250-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2014.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634028v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Contact Data and the Dissemination of Staphylococcus aureus in Hospitals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Interindividual Contacts and Carriage of Methicillin-Resistant Staphylococcus aureus: A Nested Case-Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judith Legrand</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004170⟩</w:t>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ice.2015.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134050v2</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of nurse shortage and its impact on pathogen dissemination in the intensive care unit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of hand hygiene on the infectious risk in nursing home residents: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia N. Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (9), pp.e47-e52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2015.05.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2014.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01317393v1</w:t>
+                <w:t xml:space="preserve">hal-02075861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic Reduction Campaigns Do Not Necessarily Decrease Bacterial Resistance: the Example of Methicillin-Resistant Staphylococcus aureus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Detailed Contact Data and the Dissemination of Staphylococcus aureus in Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Silhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00711-13⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3), pp.e1004170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089146v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134050v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion des staphylocoques en milieu hospitalier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Management of nurse shortage and its impact on pathogen dissemination in the intensive care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Boelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiuska Miliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François L 'Hériteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2014.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01709982v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing pneumococcal meningitis association with viral respiratory infections and antibiotics: insights from statistical and mathematical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Antibiotic Reduction Campaigns Do Not Necessarily Decrease Bacterial Resistance: the Example of Methicillin-Resistant Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Kardas-Słoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupont</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2013.0519⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (9), pp.4410-4416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00711-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089188v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effectiveness of Magnetic Resonance Imaging with a New Contrast Agent for the Early Diagnosis of Alzheimer's Disease</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La diffusion des staphylocoques en milieu hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les multi-résistances, 3, pp.37-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077310v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01709982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between the antibiotic consumption in hospitals and the community and the selection of methicillin-resistant Staphylococcus aureus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Guillemot</w:t>
+                <w:t xml:space="preserve">Assessing pneumococcal meningitis association with viral respiratory infections and antibiotics: insights from statistical and mathematical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Varon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 280 (1764), pp.20130519-20130519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2013.0519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1753-6561-5-S6-O72⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00604613v1</w:t>
+                <w:t xml:space="preserve">hal-02089188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux scientifiques de la sécurité sanitaire des médicaments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mounia N. Hocine</w:t>
+                <w:t xml:space="preserve">Cost-Effectiveness of Magnetic Resonance Imaging with a New Contrast Agent for the Early Diagnosis of Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Biasutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Ferroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Dab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rindu.114.0013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e35559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089111v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of mathematical modeling to the fight against bacterial antibiotic resistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The relationship between the antibiotic consumption in hospitals and the community and the selection of methicillin-resistant Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Kardaś-Słoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QCO.0b013e3283462362⟩</w:t>
+              <w:t xml:space="preserve">BMC Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (Suppl 6), pp.O72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-5-S6-O72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089219v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00604613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelers' Perception of Mathematical Modeling in Epidemiology: A Web-Based Survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Setbon</w:t>
+                <w:t xml:space="preserve">Les enjeux scientifiques de la sécurité sanitaire des médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Grimaldi-Bensouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia N. Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain-Jacques Valleron</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016531⟩</w:t>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.13-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rindu.114.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00563191v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Antibiotic Exposure Patterns on Selection of Community-Associated Methicillin-Resistant Staphylococcus aureus in Hospital Settings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Contribution of mathematical modeling to the fight against bacterial antibiotic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3), pp.279-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QCO.0b013e3283462362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01626-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02089214v1</w:t>
+                <w:t xml:space="preserve">hal-02089219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la transmission des infections en service hospitalier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelers' Perception of Mathematical Modeling in Epidemiology: A Web-Based Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Setbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Jacques Valleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.e16531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2010262205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03201370v1</w:t>
+                <w:t xml:space="preserve">inserm-00563191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic Dose Impact on Resistance Selection in the Community: a Mathematical Model of β-Lactams and Streptococcus pneumoniae Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Impact of Antibiotic Exposure Patterns on Selection of Community-Associated Methicillin-Resistant Staphylococcus aureus in Hospital Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Kardaś-Słoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laura Temime</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brun-Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 54 (6), pp.2330-2337. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00331-09⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 55 (10), pp.4888-4895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01626-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201373v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripatetic health-care workers as potential superspreaders</w:t>
+                <w:t xml:space="preserve">Modélisation de la transmission des infections en service hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0900974106⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (2), pp.205-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2010262205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201369v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Capsular Switch on Invasive Pneumococcal Disease Incidence in a Vaccinated Population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibiotic Dose Impact on Resistance Selection in the Community: a Mathematical Model of β-Lactams and Streptococcus pneumoniae Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Varon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003244⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (6), pp.2330-2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00331-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201361v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic Innovation May Contribute to Slowing the Dissemination of Multiresistant Streptococcus pneumoniae: The Example of Ketolides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Peripatetic health-care workers as potential superspreaders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Henri Drugeon</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brun-Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002089⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (43), pp.18420-18425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0900974106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201367v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rising impact of mathematical modelling in epidemiology: antibiotic resistance research as a case study</w:t>
+                <w:t xml:space="preserve">Impact of Capsular Switch on Invasive Pneumococcal Disease Incidence in a Vaccinated Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. J. Valleron</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268807009442⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (9), pp.e3244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201374v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Balanced Simultaneous Confidence Sets for SIR Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibiotic Innovation May Contribute to Slowing the Dissemination of Multiresistant Streptococcus pneumoniae: The Example of Ketolides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Varon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Drugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610910600716621⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.e2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859075v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination antipneumococcique : bénéfices attendus chez l'adulte</w:t>
+                <w:t xml:space="preserve">The rising impact of mathematical modelling in epidemiology: antibiotic resistance research as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Dab</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Setbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Valleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2006.08.004⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 136 (3), pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268807009442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03201366v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumococcal Resistance in the Postvaccine Era</w:t>
+                <w:t xml:space="preserve">Estimation of Balanced Simultaneous Confidence Sets for SIR Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.inf.0000210460.21966.f1⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (3), pp.803-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610910600716621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201364v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Heterogeneity in Pneumococcal Transmission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vaccination antipneumococcique : bénéfices attendus chez l'adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1198/016214506000000230⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (1), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2006.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859069v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. pneumoniae transmission according to inclusion in conjugate vaccines: Bayesian analysis of a longitudinal follow-up in schools.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pneumococcal Resistance in the Postvaccine Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2334-6-14⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (4), pp.382-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.inf.0000210460.21966.f1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00089188v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic and Stochastic Modeling of Pneumococcal Resistance to Penicillin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating Heterogeneity in Pneumococcal Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cauchemez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Varon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Jacques Valleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Population Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08898480590902154⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 101 (475), pp.946-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1198/016214506000000230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859079v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penicillin-resistant pneumococcal meningitis: high antibiotic exposure impedes new vaccine protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S. pneumoniae transmission according to inclusion in conjugate vaccines: Bayesian analysis of a longitudinal follow-up in schools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cauchemez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Jacques Valleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Varon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268804003565⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2334-6-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859086v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00089188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and Long-Term Effects of Pneumococcal Conjugate Vaccination of Children on Penicillin Resistance</w:t>
+                <w:t xml:space="preserve">Penicillin-resistant pneumococcal meningitis: high antibiotic exposure impedes new vaccine protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Boëlle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.48.6.2206-2213.2004⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 133 (3), pp.493-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268804003565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859090v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deterministic and Stochastic Modeling of Pneumococcal Resistance to Penicillin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Population Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08898480590902154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short- and Long-Term Effects of Pneumococcal Conjugate Vaccination of Children on Penicillin Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48 (6), pp.2206-2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.48.6.2206-2213.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bacterial Resistance to Penicillin G by Decreased Affinity of Penicillin-Binding Proteins: A Mathematical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courvalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9 (4), pp.411-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid0904.020213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11241,743 +11509,743 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing healthcare networks from patient transfer data: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Hodbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crépey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the health impacts associated with active transportation within four different pathways to net-zero carbon emissions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital vulnerability to spread of respiratory infections: close contact data collection and mathematical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Shirreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Tram Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Cristina Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djillali Annane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling study on the impact of COVID-19 pandemic responses on the community transmission of antibiotic-resistant bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Kovacevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating R0 of SARS-COV-2 in healthcare settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Gustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Buetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'implication en prévention des entreprises : élaboration d'un cadre conceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId381"/>
+      <w:footerReference w:type="default" r:id="rId393"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12045,51 +12313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4766D23"/>
+    <w:nsid w:val="D9390311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12276,51 +12544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-temime" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8850-5403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177337702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05477811v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjibbe Donker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Grundmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cr&#233;pey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Pezzotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2026.01.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974336v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henriot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Kassas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagida Anwar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia A Girgis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Gaafary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012850" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moutet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Green" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Haines" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2542-5196(24)00330-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05342895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hodbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemenand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Thibaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coeffic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutoille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00422-25" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-025-10289-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05343272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pinettes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013548" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kovacevic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rm Smith" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Rahb&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Novelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85701" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626601v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004433" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rafik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002821" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shirreff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C.M. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2024.100807" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent-Titeca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Garcia-Marin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107191" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102763" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626600v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bigo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5309/ad5750" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cristina Pereira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50228-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R.M. Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harbarth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2024.02.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101850" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04062254v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmal Oodally" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Bouziad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108451" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sosata Bun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiuska Miliani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Eworo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2023.248" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191228v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002874" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.M. Smith" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chervet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2023.07.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carrasco-Escobar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-072403" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04142121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R M Smith" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004240" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03761483v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2807.212339" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03687101v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003191" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919683v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;geron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046444" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03844057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Essa-Eworo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108220" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03846161v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.108.0052" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778739v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003316" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620428v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Velardo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prudhomme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. M. Smith" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ralph Zahar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hendrickx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27845-w" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587531v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouziad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.24.22269481" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03726511v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.17106" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03761526v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2022.101054" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03813343v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bastard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Nhung" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Be Hien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Tuan Kiet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14558" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888873v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Shafie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ali Hassan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23428-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114532v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duchemin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Assab" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05754-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232619v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251779" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Girgis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Hussein" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246836" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Opatowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13618" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02859847v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Buetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa682" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500623v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.68764" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201353v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2021.100238" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615121v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieunier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temime" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2021.07.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02549524v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Glaser" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100389" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960097v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Nekkab" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71212-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03087175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Pouwels" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fernandes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-020-01866-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167411v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ouattara" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2214-109x(20)30108-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201360v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valdenaire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2019.11.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153937v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006496" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075873v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boun Kim Tan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vivier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pommier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5079-y" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077295v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cohen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait-Bouziad" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2017.08.030" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP1BF2QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01696186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martinet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20008-w" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.080" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548909v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QCO.0000000000000390" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077296v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Bras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Petitfour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.08.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005666" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075861v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia N. Hocine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.05.043" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LDTCRZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077301v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Jones" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salomon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2014.07.015" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBRMF141-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144892v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2015.89" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634028v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lawrence" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Herrmann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Boelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2015.51" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134050v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004170" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317393v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Boelle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salomon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L 'H&#233;riteau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2014.07.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089146v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Kardas-S&#322;oma" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00711-13" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01709982v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089188v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Der Werf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.0519" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077310v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Biasutti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dufour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ferroud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035559" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00604613v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karda&#347;-S&#322;oma" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S6-O72" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089111v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.114.0013" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089219v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QCO.0b013e3283462362" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00563191v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hejblum" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Setbon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesieur" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jacques Valleron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016531" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089214v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Karda&#347;-S&#322;oma" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun-Buisson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01626-10" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201370v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262205" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201373v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mandel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00331-09" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201369v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pannet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0900974106" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201361v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003244" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201367v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Leclerc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Drugeon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002089" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201374v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hejblum" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Valleron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268807009442" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859075v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Thomas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910600716621" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201366v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2006.08.004" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2HFWB49-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201364v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.inf.0000210460.21966.f1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859069v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214506000000230" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089188v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-6-14" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859079v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480590902154" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859086v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bo&#235;lle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valleron" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillemot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268804003565" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859090v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.6.2206-2213.2004" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859100v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courvalin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid0904.020213" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520973v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Renault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04252917v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04252914v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04252911v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625428v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Buetti" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504771v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Godon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-temime" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8850-5403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177337702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05477811v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjibbe Donker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Grundmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cr&#233;pey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Pezzotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2026.01.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Layan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumartin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landig.2025.100972" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589156v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moutet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Claron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bahri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Halima" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.124157" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974336v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Kassas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagida Anwar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia A Girgis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Gaafary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012850" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05342895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hodbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemenand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Thibaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coeffic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutoille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00422-25" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Green" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Haines" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2542-5196(24)00330-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-025-10289-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05343272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pinettes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclerc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013548" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kovacevic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rm Smith" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Rahb&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Novelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85701" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shirreff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C.M. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2024.100807" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4194" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rafik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002821" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004433" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626601v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent-Titeca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Garcia-Marin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107191" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604281v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cristina Pereira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50228-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bigo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5309/ad5750" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R.M. Smith" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harbarth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2024.02.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101850" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04062254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmal Oodally" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Bouziad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108451" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sosata Bun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiuska Miliani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Eworo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2023.248" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191228v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002874" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.M. Smith" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chervet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2023.07.028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carrasco-Escobar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-072403" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04142121v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R M Smith" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004240" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03846161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.108.0052" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03687101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003191" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;geron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046444" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03844057v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Essa-Eworo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108220" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03761483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2807.212339" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778739v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003316" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620428v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Velardo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prudhomme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615649v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. M. Smith" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ralph Zahar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hendrickx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27845-w" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03726511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.17106" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587531v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouziad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.24.22269481" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888873v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Shafie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ali Hassan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23428-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03761526v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2022.101054" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03813343v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bastard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Nhung" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Be Hien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Tuan Kiet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14558" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114532v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duchemin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Assab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05754-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232619v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251779" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201359v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Opatowski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13618" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02859847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Buetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa682" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201357v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Girgis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Hussein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246836" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500623v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.68764" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201353v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2021.100238" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieunier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temime" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2021.07.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Nekkab" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71212-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02549524v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Glaser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100389" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03087175v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Pouwels" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fernandes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-020-01866-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167411v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ouattara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2214-109x(20)30108-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201360v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valdenaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2019.11.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153937v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006496" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075873v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boun Kim Tan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vivier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pommier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5079-y" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077295v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cohen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait-Bouziad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2017.08.030" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP1BF2QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01696186v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20008-w" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921595v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.080" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548909v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QCO.0000000000000390" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077296v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Bras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Petitfour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.08.013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578692v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005666" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lawrence" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Herrmann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Boelle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2015.51" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077301v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Jones" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salomon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2014.07.015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBRMF141-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144892v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2015.89" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075861v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia N. Hocine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.05.043" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LDTCRZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134050v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004170" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317393v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Boelle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salomon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L 'H&#233;riteau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2014.07.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089146v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Kardas-S&#322;oma" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00711-13" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01709982v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089188v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Der Werf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.0519" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Biasutti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dufour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ferroud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035559" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00604613v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karda&#347;-S&#322;oma" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S6-O72" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089111v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.114.0013" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089219v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QCO.0b013e3283462362" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00563191v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hejblum" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Setbon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesieur" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jacques Valleron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016531" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Karda&#347;-S&#322;oma" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun-Buisson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01626-10" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201370v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262205" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201373v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mandel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00331-09" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201369v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pannet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0900974106" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201361v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003244" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201367v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Leclerc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Drugeon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002089" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201374v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hejblum" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Valleron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268807009442" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859075v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Thomas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910600716621" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201366v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2006.08.004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2HFWB49-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201364v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.inf.0000210460.21966.f1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859069v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214506000000230" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089188v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-6-14" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859086v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bo&#235;lle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valleron" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillemot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268804003565" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859079v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480590902154" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859090v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.6.2206-2213.2004" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859100v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courvalin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid0904.020213" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520973v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Renault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04252917v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04252914v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04252911v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625428v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Buetti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504771v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Godon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>