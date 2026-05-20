--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1432,689 +1432,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital population density and risk of respiratory infection : Is close contact density dependent ?</w:t>
+                <w:t xml:space="preserve">An algorithm to build synthetic temporal contact networks based on close-proximity interactions data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Shirreff</w:t>
+                <w:t xml:space="preserve">Audrey Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne C.M. Thiébaut</w:t>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bich-Tram Huynh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2024.100807⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), pp.e1012227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846262v1</w:t>
+                <w:t xml:space="preserve">hal-04626601v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a French job-exposure matrix for healthcare workers: JEM Soignances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Temime</w:t>
+                <w:t xml:space="preserve">Hospital population density and risk of respiratory infection : Is close contact density dependent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Shirreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C.M. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Zins</w:t>
+                <w:t xml:space="preserve">Bich-Tram Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5271/sjweh.4194⟩</w:t>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49, pp.100807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2024.100807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771707v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing iatrogenic HCV infection: A quantitative risk assessment based on observational data in an Egyptian hospital</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mona Rafik</w:t>
+                <w:t xml:space="preserve">Development and validation of a French job-exposure matrix for healthcare workers: JEM Soignances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Singier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002821⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (8), pp.653-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.4194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604275v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using contact network dynamics to implement efficient interventions against pathogen spread in hospital settings: A modelling study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Duval</w:t>
+                <w:t xml:space="preserve">Preventing iatrogenic HCV infection: A quantitative risk assessment based on observational data in an Egyptian hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagida Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha El Gaafary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Guillemot</w:t>
+                <w:t xml:space="preserve">Samia Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lulla Opatowski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mona Rafik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (7), pp.e1004433. </w:t>
+              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.e0002821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674249v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm to build synthetic temporal contact networks based on close-proximity interactions data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Using contact network dynamics to implement efficient interventions against pathogen spread in hospital settings: A modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (6), pp.e1012227. </w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (7), pp.e1004433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626601v2</w:t>
+                <w:t xml:space="preserve">hal-04674249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris 2024 Olympic Games: A risk enhancer for autochthonous arboviral diseases epidemics?</w:t>
               </w:r>
@@ -2321,77 +2321,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing respiratory epidemic potential in French hospitals through collection of close contact data (April–June 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Shirreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Tram Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Cristina Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2758,51 +2758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Jijón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajmal Oodally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Shirreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aït Bouziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3147,51 +3147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3290,51 +3290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Pinettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Shirreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Jijón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3528,77 +3528,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collateral impacts of pandemic COVID-19 drive the nosocomial spread of antibiotic resistance: A modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R M Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Shirreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (6), pp.e1004240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3626,702 +3626,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt et limites de la modélisation en matière de gestion des épidémies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Basic Reproduction Number to Assess Effects of Nonpharmaceutical Interventions on Nosocomial SARS-CoV-2 Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Shirreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cauchemez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/re1.108.0052⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (7), pp.1345-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2807.212339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846161v1</w:t>
+                <w:t xml:space="preserve">hal-03761483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring socioeconomic inequalities across HIV knowledge, attitudes, behaviours and prevention in 18 sub-Saharan African countries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt et limites de la modélisation en matière de gestion des épidémies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (6), pp.871-879. </w:t>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 108 (4), pp.52-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/re1.108.0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687101v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new ranking index to identify the work-related psychosocial factors most impacting mental health: a cross-sectional study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring socioeconomic inequalities across HIV knowledge, attitudes, behaviours and prevention in 18 sub-Saharan African countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Chevance</w:t>
+                <w:t xml:space="preserve">Mohamed Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Baggaley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046444⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (6), pp.871-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919683v1</w:t>
+                <w:t xml:space="preserve">hal-03687101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel approach to individual and organisational predictors of stress and fatigue among healthcare workers of a university hospital: a longitudinal study</w:t>
+                <w:t xml:space="preserve">A new ranking index to identify the work-related psychosocial factors most impacting mental health: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumou Salama Daouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Sosata Bun</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Ait Bouziad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katiuska Miliani</w:t>
+                <w:t xml:space="preserve">Patrick Légeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Essa-Eworo</w:t>
+                <w:t xml:space="preserve">Raphaël Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.oemed-2022-108220. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.e046444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844057v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Basic Reproduction Number to Assess Effects of Nonpharmaceutical Interventions on Nosocomial SARS-CoV-2 Transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George Shirreff</w:t>
+                <w:t xml:space="preserve">Multilevel approach to individual and organisational predictors of stress and fatigue among healthcare workers of a university hospital: a longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumou Salama Daouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Sosata Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
+                <w:t xml:space="preserve">Karim Ait Bouziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiuska Miliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Cauchemez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anastasia Essa-Eworo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (7), pp.1345-1354. </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.oemed-2022-108220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2807.212339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761483v1</w:t>
+                <w:t xml:space="preserve">hal-03844057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the pathways leading to socioeconomic inequalities in HIV testing uptake in 18 sub-Saharan African countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Baggaley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4502,51 +4502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid antigen testing as a reactive response to surges in nosocomial SARS-CoV-2 outbreak risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. M. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ralph Zahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4809,51 +4809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katiuska Miliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Essa-Eworo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.839-847. </w:t>
@@ -4885,429 +4885,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the risk of incident SARS-CoV-2 infection among healthcare workers in quarantine hospitals: the Egyptian example</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Essam Ali Hassan</w:t>
+                <w:t xml:space="preserve">Contributions of modelling for the control of COVID-19 nosocomial transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-23428-x⟩</w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (2), pp.101054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2022.101054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888873v2</w:t>
+                <w:t xml:space="preserve">hal-03761526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of modelling for the control of COVID-19 nosocomial transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lulla Opatowski</w:t>
+                <w:t xml:space="preserve">Modelling the impact of antimicrobial use and external introductions on commensal E. coli colistin resistance in small‐scale chicken farms of the Mekong delta of Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Nhung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vo Be Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bach Tuan Kiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2022.101054⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (5), pp.e2185-e2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.14558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761526v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of antimicrobial use and external introductions on commensal E. coli colistin resistance in small‐scale chicken farms of the Mekong delta of Vietnam</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Thi Nhung</w:t>
+                <w:t xml:space="preserve">Estimating the risk of incident SARS-CoV-2 infection among healthcare workers in quarantine hospitals: the Egyptian example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Jijón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vo Be Hien</w:t>
+                <w:t xml:space="preserve">Ahmad Al Shafie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bach Tuan Kiet</w:t>
+                <w:t xml:space="preserve">Essam Ali Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69 (5), pp.e2185-e2194. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tbed.14558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-23428-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813343v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring sick leave data for early detection of influenza outbreaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5482,412 +5482,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A One‐Health Quantitative Model to Assess the Risk of Antibiotic Resistance Acquisition in Asian Populations: Impact of Exposure Through Food, Water, Livestock and Humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hepatitis C virus infection and risk factors among patients and health-care workers of Ain Shams University hospitals, Cairo, Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagida Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha El Gaafary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Girgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lulla Opatowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Opatowski</w:t>
+                <w:t xml:space="preserve">Mona Rafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirenda Vong</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wafaa Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1427-1446. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.e0246836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/risa.13618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201359v1</w:t>
+                <w:t xml:space="preserve">hal-03201357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conceptual Discussion about R0 of SARS-COV-2 in Healthcare Settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A One‐Health Quantitative Model to Assess the Risk of Antibiotic Resistance Acquisition in Asian Populations: Impact of Exposure Through Food, Water, Livestock and Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Opatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirenda Vong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa682⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1427-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.13618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02859847v1</w:t>
+                <w:t xml:space="preserve">hal-03201359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis C virus infection and risk factors among patients and health-care workers of Ain Shams University hospitals, Cairo, Egypt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maha El Gaafary</w:t>
+                <w:t xml:space="preserve">A Conceptual Discussion about R0 of SARS-COV-2 in Healthcare Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Gustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Girgis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mona Rafik</w:t>
+                <w:t xml:space="preserve">Niccolò Buetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafaa Hussein</w:t>
+                <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (2), pp.e0246836. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.ciaa682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201357v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome-pathogen interactions drive epidemiological dynamics of antibiotic resistance: A modeling study applied to nosocomial pathogen control</w:t>
               </w:r>
@@ -5899,51 +5899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rm Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, pp.e68764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5977,51 +5977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of ESBL-producing Escherichia coli dynamics in calf fattening farms: A modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Haenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6241,77 +6241,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the role of inter-facility patient transfer in the spread of carbapenemase-producing Enterobacteriaceae: the case of France between 2012 and 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Nekkab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6358,51 +6358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of livestock-associated methicillin resistant Staphylococcus aureus in pig movement networks: Insight from mathematical modeling and French data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6410,51 +6410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31, pp.100389. </w:t>
@@ -6505,77 +6505,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing COVID-19 surveillance in long-term care facilities: a modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.M. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Pouwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6665,51 +6665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bekelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Baggaley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6877,51 +6877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close proximity interactions support transmission of ESBL-K. pneumoniae but not ESBL-E. coli in healthcare settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7037,64 +7037,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boun Kim Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ait Bouziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7291,51 +7291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring dynamic social contacts in a rehabilitation hospital: effect of wards, patient and staff characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7438,51 +7438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the role of a patient transfer network in the spread of carbapenemase-producing Enterobacteriaceae: The case of France between 2012 and 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Nekkab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7555,77 +7555,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Assab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Nekkab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (4), pp.410-418. </w:t>
@@ -7819,51 +7819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (8), pp.e1005666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7891,540 +7891,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational determinants of methicillin-resistant &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; colonization among healthcare workers: a longitudinal study in a rehabilitation center</w:t>
+                <w:t xml:space="preserve">Impact of hand hygiene on the infectious risk in nursing home residents: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Legrand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mounia N. Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ice.2015.51⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (9), pp.e47-e52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2015.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634028v1</w:t>
+                <w:t xml:space="preserve">hal-02075861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and occupational predictors of stress and fatigue in French intensive-care registered nurses and nurses' aides: A cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational determinants of methicillin-resistant &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; colonization among healthcare workers: a longitudinal study in a rehabilitation center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Jones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mounia Hocine</w:t>
+                <w:t xml:space="preserve">J. L. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Salomon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Y. Boelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52 (1), pp.250-259. </w:t>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (7), pp.767-776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2014.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/ice.2015.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02077301v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interindividual Contacts and Carriage of Methicillin-Resistant Staphylococcus aureus: A Nested Case-Control Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lulla Opatowski</w:t>
+                <w:t xml:space="preserve">Demographic and occupational predictors of stress and fatigue in French intensive-care registered nurses and nurses' aides: A cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ice.2015.89⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (1), pp.250-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2014.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144892v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hand hygiene on the infectious risk in nursing home residents: A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounia N. Hocine</w:t>
+                <w:t xml:space="preserve">Interindividual Contacts and Carriage of Methicillin-Resistant Staphylococcus aureus: A Nested Case-Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ice.2015.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2015.05.043⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02075861v1</w:t>
+                <w:t xml:space="preserve">hal-01144892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed Contact Data and the Dissemination of Staphylococcus aureus in Hospitals</w:t>
               </w:r>
@@ -8436,77 +8436,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (3), pp.e1004170. </w:t>
@@ -8704,64 +8704,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Kardas-Słoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8877,51 +8877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing pneumococcal meningitis association with viral respiratory infections and antibiotics: insights from statistical and mathematical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9167,51 +9167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Kardaś-Słoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9284,51 +9284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Grimaldi-Bensouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia N. Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9388,64 +9388,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of mathematical modeling to the fight against bacterial antibiotic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9661,77 +9661,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Kardaś-Słoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brun-Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (10), pp.4888-4895. </w:t>
@@ -9847,51 +9847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic Dose Impact on Resistance Selection in the Community: a Mathematical Model of β-Lactams and Streptococcus pneumoniae Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9994,51 +9994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripatetic health-care workers as potential superspreaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10109,278 +10109,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Capsular Switch on Invasive Pneumococcal Disease Incidence in a Vaccinated Population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibiotic Innovation May Contribute to Slowing the Dissemination of Multiresistant Streptococcus pneumoniae: The Example of Ketolides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulla Opatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Varon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Drugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3 (9), pp.e3244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003244⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.e2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201361v1</w:t>
+                <w:t xml:space="preserve">hal-03201367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic Innovation May Contribute to Slowing the Dissemination of Multiresistant Streptococcus pneumoniae: The Example of Ketolides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Impact of Capsular Switch on Invasive Pneumococcal Disease Incidence in a Vaccinated Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulla Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3 (5), pp.e2089. </w:t>
+              <w:t xml:space="preserve">, 2008, 3 (9), pp.e3244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201367v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rising impact of mathematical modelling in epidemiology: antibiotic resistance research as a case study</w:t>
               </w:r>
@@ -10690,51 +10690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumococcal Resistance in the Postvaccine Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10781,77 +10781,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Heterogeneity in Pneumococcal Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cauchemez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10915,51 +10915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. pneumoniae transmission according to inclusion in conjugate vaccines: Bayesian analysis of a longitudinal follow-up in schools.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cauchemez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11043,304 +11043,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00089188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penicillin-resistant pneumococcal meningitis: high antibiotic exposure impedes new vaccine protection</w:t>
+                <w:t xml:space="preserve">Deterministic and Stochastic Modeling of Pneumococcal Resistance to Penicillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Guillemot</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268804003565⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Population Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08898480590902154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859086v1</w:t>
+                <w:t xml:space="preserve">hal-03859079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic and Stochastic Modeling of Pneumococcal Resistance to Penicillin</w:t>
+                <w:t xml:space="preserve">Penicillin-resistant pneumococcal meningitis: high antibiotic exposure impedes new vaccine protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Thomas</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Population Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 12 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 133 (3), pp.493-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08898480590902154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0950268804003565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859079v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short- and Long-Term Effects of Pneumococcal Conjugate Vaccination of Children on Penicillin Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boëlle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 48 (6), pp.2206-2213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11413,51 +11413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courvalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9 (4), pp.411-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11755,77 +11755,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital vulnerability to spread of respiratory infections: close contact data collection and mathematical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Shirreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Tram Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Cristina Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12004,90 +12004,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating R0 of SARS-COV-2 in healthcare settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Gustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Buetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12313,51 +12313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9390311"/>
+    <w:nsid w:val="C47AF538"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12544,51 +12544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-temime" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8850-5403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177337702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05477811v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjibbe Donker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Grundmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cr&#233;pey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Pezzotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2026.01.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Layan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumartin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landig.2025.100972" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589156v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moutet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Claron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bahri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Halima" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.124157" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974336v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Kassas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagida Anwar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia A Girgis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Gaafary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012850" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05342895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hodbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemenand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Thibaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coeffic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutoille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00422-25" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Green" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Haines" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2542-5196(24)00330-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-025-10289-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05343272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pinettes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclerc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013548" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kovacevic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rm Smith" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Rahb&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Novelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85701" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shirreff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C.M. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2024.100807" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4194" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rafik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002821" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004433" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626601v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent-Titeca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Garcia-Marin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107191" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604281v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cristina Pereira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50228-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bigo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5309/ad5750" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R.M. Smith" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harbarth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2024.02.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101850" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04062254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmal Oodally" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Bouziad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108451" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sosata Bun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiuska Miliani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Eworo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2023.248" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191228v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002874" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.M. Smith" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chervet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2023.07.028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carrasco-Escobar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-072403" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04142121v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R M Smith" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004240" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03846161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.108.0052" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03687101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003191" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;geron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046444" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03844057v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Essa-Eworo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108220" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03761483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2807.212339" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778739v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003316" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620428v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Velardo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prudhomme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615649v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. M. Smith" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ralph Zahar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hendrickx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27845-w" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03726511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.17106" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587531v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouziad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.24.22269481" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888873v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Shafie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ali Hassan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23428-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03761526v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2022.101054" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03813343v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bastard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Nhung" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Be Hien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Tuan Kiet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14558" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114532v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duchemin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Assab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05754-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232619v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251779" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201359v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Opatowski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13618" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02859847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Buetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa682" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201357v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Girgis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Hussein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246836" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500623v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.68764" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201353v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2021.100238" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieunier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temime" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2021.07.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Nekkab" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71212-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02549524v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Glaser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100389" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03087175v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Pouwels" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fernandes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-020-01866-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167411v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ouattara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2214-109x(20)30108-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201360v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valdenaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2019.11.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153937v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006496" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075873v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boun Kim Tan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vivier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pommier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5079-y" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077295v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cohen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait-Bouziad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2017.08.030" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP1BF2QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01696186v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20008-w" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921595v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.080" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548909v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QCO.0000000000000390" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077296v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Bras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Petitfour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.08.013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578692v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005666" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lawrence" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Herrmann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Boelle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2015.51" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077301v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Jones" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salomon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2014.07.015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBRMF141-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144892v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2015.89" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075861v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia N. Hocine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.05.043" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LDTCRZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134050v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004170" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317393v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Boelle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salomon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L 'H&#233;riteau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2014.07.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089146v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Kardas-S&#322;oma" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00711-13" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01709982v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089188v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Der Werf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.0519" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Biasutti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dufour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ferroud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035559" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00604613v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karda&#347;-S&#322;oma" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S6-O72" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089111v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.114.0013" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089219v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QCO.0b013e3283462362" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00563191v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hejblum" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Setbon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesieur" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jacques Valleron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016531" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Karda&#347;-S&#322;oma" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun-Buisson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01626-10" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201370v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262205" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201373v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mandel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00331-09" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201369v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pannet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0900974106" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201361v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003244" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201367v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Leclerc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Drugeon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002089" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201374v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hejblum" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Valleron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268807009442" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859075v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Thomas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910600716621" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201366v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2006.08.004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2HFWB49-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201364v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.inf.0000210460.21966.f1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859069v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214506000000230" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089188v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-6-14" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859086v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bo&#235;lle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valleron" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillemot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268804003565" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859079v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480590902154" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859090v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.6.2206-2213.2004" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859100v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courvalin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid0904.020213" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520973v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Renault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04252917v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04252914v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04252911v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625428v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Buetti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504771v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Godon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-temime" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8850-5403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177337702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05477811v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjibbe Donker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Grundmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cr&#233;pey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Pezzotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2026.01.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Layan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumartin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landig.2025.100972" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589156v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moutet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Claron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bahri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Halima" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.124157" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974336v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Kassas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagida Anwar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia A Girgis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Gaafary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012850" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05342895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hodbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemenand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Thibaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coeffic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutoille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00422-25" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Green" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Haines" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2542-5196(24)00330-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-025-10289-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05343272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pinettes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclerc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013548" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kovacevic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rm Smith" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Rahb&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Novelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85701" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626601v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012227" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shirreff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C.M. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2024.100807" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4194" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604275v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rafik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002821" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004433" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent-Titeca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Garcia-Marin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107191" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604281v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cristina Pereira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50228-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bigo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5309/ad5750" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R.M. Smith" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harbarth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2024.02.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101850" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04062254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmal Oodally" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Bouziad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108451" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sosata Bun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiuska Miliani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Eworo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2023.248" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191228v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002874" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.M. Smith" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chervet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2023.07.028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carrasco-Escobar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-072403" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04142121v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R M Smith" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004240" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03761483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2807.212339" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03846161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.108.0052" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03687101v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003191" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;geron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046444" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03844057v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Essa-Eworo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108220" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778739v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003316" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620428v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Velardo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prudhomme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615649v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. M. Smith" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ralph Zahar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hendrickx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27845-w" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03726511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.17106" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587531v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouziad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.24.22269481" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03761526v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2022.101054" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03813343v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bastard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Nhung" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Be Hien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Tuan Kiet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14558" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888873v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Shafie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ali Hassan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23428-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114532v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duchemin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Assab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05754-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232619v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251779" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201357v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Girgis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Hussein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246836" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201359v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Opatowski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13618" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02859847v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Buetti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa682" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500623v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.68764" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201353v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2021.100238" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieunier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temime" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2021.07.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Nekkab" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71212-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02549524v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Glaser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100389" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03087175v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Pouwels" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fernandes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-020-01866-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167411v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ouattara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2214-109x(20)30108-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201360v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valdenaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2019.11.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153937v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006496" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075873v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boun Kim Tan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vivier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pommier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5079-y" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077295v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cohen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait-Bouziad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2017.08.030" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP1BF2QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01696186v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20008-w" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921595v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.080" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548909v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QCO.0000000000000390" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077296v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Bras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Petitfour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.08.013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578692v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005666" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075861v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia N. Hocine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.05.043" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LDTCRZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634028v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lawrence" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Herrmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Boelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2015.51" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077301v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Jones" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salomon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2014.07.015" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBRMF141-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144892v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2015.89" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134050v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004170" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317393v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Boelle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salomon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L 'H&#233;riteau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2014.07.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089146v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Kardas-S&#322;oma" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00711-13" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01709982v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089188v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Der Werf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.0519" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Biasutti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dufour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ferroud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035559" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00604613v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karda&#347;-S&#322;oma" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S6-O72" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089111v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.114.0013" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089219v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QCO.0b013e3283462362" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00563191v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hejblum" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Setbon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lesieur" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jacques Valleron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016531" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Karda&#347;-S&#322;oma" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brun-Buisson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01626-10" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201370v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262205" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201373v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mandel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00331-09" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201369v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pannet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0900974106" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201367v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Leclerc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Drugeon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002089" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201361v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003244" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201374v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hejblum" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Valleron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268807009442" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859075v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Thomas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910600716621" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201366v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2006.08.004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2HFWB49-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03201364v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.inf.0000210460.21966.f1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859069v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/016214506000000230" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089188v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-6-14" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859079v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480590902154" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859086v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bo&#235;lle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valleron" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillemot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268804003565" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859090v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.6.2206-2213.2004" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859100v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courvalin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid0904.020213" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520973v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Renault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04252917v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04252914v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04252911v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625428v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Buetti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504771v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Godon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>