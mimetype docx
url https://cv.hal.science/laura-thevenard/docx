--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1968,295 +1968,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Probing of Wave Driven Magneto-acoustic Resonance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant magneto-acoustic switching: influence of Rayleigh wave frequency and wavevector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P Kuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.S. Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Biarrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Vincent</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.10.034036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (24), pp.244003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aac152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885367v1</w:t>
+                <w:t xml:space="preserve">hal-01812621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant magneto-acoustic switching: influence of Rayleigh wave frequency and wavevector</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Optical Probing of Wave Driven Magneto-acoustic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. von Bardeleben</w:t>
+                <w:t xml:space="preserve">S. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (24), pp.244003. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aac152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.10.034036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812621v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Probing of Rayleigh Wave Driven Magnetoacoustic Resonance</w:t>
               </w:r>
@@ -2268,77 +2268,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (3), pp.034036. </w:t>
@@ -2370,261 +2370,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic solitons: A robust tool to investigate the generation and detection of ultrafast acoustic waves</w:t>
+                <w:t xml:space="preserve">Counter-rotating standing spin waves: A magneto-optical illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Péronne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chuecos</w:t>
+                <w:t xml:space="preserve">S. Shihab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Perrin</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.064306⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (14), pp.144411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.144411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524166v1</w:t>
+                <w:t xml:space="preserve">hal-01490261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counter-rotating standing spin waves: A magneto-optical illusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic solitons: A robust tool to investigate the generation and detection of ultrafast acoustic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Péronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Shihab</w:t>
+                <w:t xml:space="preserve">Nicolas Chuecos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Gourdon</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (14), pp.144411. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (6), pp.064306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.144411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.064306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490261v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical Kerr spectroscopy of (Ga,Mn)(As,P) ferromagnetic layers: Experiments and k.p theory</w:t>
               </w:r>
@@ -2878,51 +2878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector network analyzer measurement of the amplitude of an electrically excited surface acoustic wave and validation by X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.S. Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3940,278 +3940,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-wall flexing instability and propagation in thin ferromagnetic films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling and induced depinning of magnetic domain walls in adjacent spin valve nanotracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Haghgoo</w:t>
+                <w:t xml:space="preserve">J. Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cebers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. R. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.014428⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4798943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229168v1</w:t>
+                <w:t xml:space="preserve">hal-01229154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling and induced depinning of magnetic domain walls in adjacent spin valve nanotracks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Petit</w:t>
+                <w:t xml:space="preserve">Domain-wall flexing instability and propagation in thin ferromagnetic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. E. Read</w:t>
+                <w:t xml:space="preserve">S. Haghgoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. R. Lewis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Cebers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113, pp.13. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4798943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.014428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229154v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing effect on the magnetization reversal and Curie temperature in a GaMnAs layer</w:t>
               </w:r>
@@ -4759,51 +4759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haghgoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5027,51 +5027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.T. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Cowburn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5118,51 +5118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange constant and domain wall width in (Ga,Mn)(As,P) films with self-organization of magnetic domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haghgoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cubukcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5802,563 +5802,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Conductance Fluctuations in Epitaxial GaMnAs Ferromagnets: Dephasing by Structural and Spin Disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Pierre</w:t>
+                <w:t xml:space="preserve">Expansion and collapse of domains with reverse magnetization in (Ga,Mn)As epilayers with perpendicular magnetic easy axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.027204⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (6), pp.3022-3024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.893322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659222v1</w:t>
+                <w:t xml:space="preserve">hal-01284370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion and collapse of domains with reverse magnetization in (Ga,Mn)As epilayers with perpendicular magnetic easy axis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Khazen</w:t>
+                <w:t xml:space="preserve">Universal Conductance Fluctuations in Epitaxial GaMnAs Ferromagnets: Dephasing by Structural and Spin Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 43 (6), pp.3022-3024. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (2), pp.027204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.893322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.027204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284370v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the micromagnetic parameters in (Ga,Mn)As using domain theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hans Jürgen von Bardeleben</w:t>
+                <w:t xml:space="preserve">Dependence of magnetic anisotropies and critical temperatures on the hole concentration in ferromagnetic GaMnAs thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kh. Khazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.241301⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (6), pp.3028-3030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.893312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176041v1</w:t>
+                <w:t xml:space="preserve">hal-01287882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of magnetic anisotropies and critical temperatures on the hole concentration in ferromagnetic GaMnAs thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Determination of the micromagnetic parameters in (Ga,Mn)As using domain theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Khazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jürgen von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 43 (6), pp.3028-3030. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.241301(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.893312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.241301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287882v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the magnetic anisotropy with carrier density in hydrogenated Ga1-xMnxAs</w:t>
               </w:r>
@@ -6478,103 +6478,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain structure and magnetic anisotropy fluctuations in (Ga,Mn)As : effect of annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dourlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Testelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 102 (2), pp.023913. </w:t>
@@ -8091,51 +8091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par RBS-c de la nature de l'interstitiel de Mn dans le composé Ga1-xMnxAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benzeggouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8961,51 +8961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haghgoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9223,51 +9223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9655,51 +9655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dandeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kavilen Vythelingum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thevenard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qr3q-jvcs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046021v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salvatore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ander Arregi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Uhl&#237;&#345;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fytj-vy5c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tremblais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoudi Ourdani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dandeu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c00250" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723360v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a La Spina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Millo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.104416" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709395v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Ba Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Olivetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.014426" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Castellano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.084411" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04526444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ourdani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.014427" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Helman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camjayi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Islam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akabori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.134408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475068v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraimia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boujdaria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuszewski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Duquesne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Margaillan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.144425" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Delsing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N Cleland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J A Schuetz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Giedke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1b04" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. S Camara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Duquesne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourdon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.014045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01885367v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.10.034036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812621v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuszewski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Camara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Biarrotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Bardeleben" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aac152" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.034036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel P&#233;ronne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuecos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.064306" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shihab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144411" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yahyaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Riahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Maaref" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boujdaria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979205" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boutigny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G&#252;sken" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054422" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Croset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974947" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shihab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947226" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I S Camara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majrab" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rovillain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.134430" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363432v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Camara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rovillain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716015016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Prieur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lema&#238;tre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.140405" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J von Bardeleben" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917423" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444949v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Riahi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Ali Maaref" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.07.090" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Prieur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J von Bardeleben" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.094401" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229168v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haghgoo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014428" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229154v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Brien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Read" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Lewis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798943" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229172v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maaref" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.04.034" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peronne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.144402" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tortarolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cubukcu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746381" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324084v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemaitre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064419" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Adam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.245211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peronne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Testelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.104422" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Zeng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cowburn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.01.048" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482380v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. von Bardeleben" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041301" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Khazen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Novak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.195210" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290151v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.165204" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287869v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dourlat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeudy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khazen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.08.037" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82QNWZ8P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284379v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-007-0247-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RNCFW35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659222v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.027204" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284370v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893322" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176041v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dourlat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Khazen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.241301" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287882v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893312" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mauguin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.195218" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166213v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759177" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019108v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.195331" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004730v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Theys" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2126147" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leborgne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167273v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288167v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288173v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200672821" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R47R7F0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008648v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1994139" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934146v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287214v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934105v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540357v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benzeggouta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05424007v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356780v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155021v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Sharma" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Christienne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900335v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116911v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sylvain.Shihab@insp.Jussieu.Fr Shihab" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569176v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154793v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Faini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133085v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00165545v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03182763v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dandeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kavilen Vythelingum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thevenard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qr3q-jvcs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046021v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salvatore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ander Arregi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Uhl&#237;&#345;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fytj-vy5c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tremblais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoudi Ourdani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dandeu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c00250" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723360v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a La Spina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Millo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.104416" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709395v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Ba Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Olivetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.014426" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Castellano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.084411" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04526444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ourdani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.014427" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Helman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camjayi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Islam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akabori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.134408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475068v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraimia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boujdaria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuszewski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Duquesne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Margaillan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.144425" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Delsing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N Cleland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J A Schuetz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Giedke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1b04" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. S Camara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Duquesne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourdon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.014045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuszewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Camara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Biarrotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Bardeleben" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aac152" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01885367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.10.034036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.034036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shihab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel P&#233;ronne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuecos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.064306" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yahyaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Riahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Maaref" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boujdaria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979205" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boutigny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G&#252;sken" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054422" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Croset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974947" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shihab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947226" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I S Camara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majrab" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rovillain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.134430" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363432v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Camara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rovillain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716015016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Prieur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lema&#238;tre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.140405" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J von Bardeleben" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917423" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444949v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Riahi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Ali Maaref" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.07.090" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Prieur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J von Bardeleben" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.094401" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Brien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Read" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Lewis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798943" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haghgoo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014428" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229172v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maaref" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.04.034" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peronne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.144402" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tortarolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cubukcu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746381" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324084v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemaitre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064419" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Adam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.245211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peronne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Testelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.104422" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Zeng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cowburn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.01.048" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482380v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. von Bardeleben" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041301" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Khazen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Novak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.195210" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290151v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.165204" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287869v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dourlat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeudy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khazen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.08.037" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82QNWZ8P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284379v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-007-0247-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RNCFW35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284370v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893322" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.027204" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287882v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893312" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176041v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dourlat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Khazen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.241301" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mauguin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.195218" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166213v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759177" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019108v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.195331" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004730v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Theys" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2126147" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leborgne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167273v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288167v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288173v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200672821" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R47R7F0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008648v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1994139" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934146v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287214v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934105v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540357v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benzeggouta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05424007v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356780v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155021v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Sharma" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Christienne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900335v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116911v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sylvain.Shihab@insp.Jussieu.Fr Shihab" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569176v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154793v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Faini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133085v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00165545v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03182763v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>