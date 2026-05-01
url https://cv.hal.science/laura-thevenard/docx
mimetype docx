--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -766,563 +766,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry of the coupling between surface acoustic waves and spin waves in synthetic antiferromagnets</w:t>
+                <w:t xml:space="preserve">Experimental determination of the temperature-and phase-dependent elastic constants of FeRh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Lopes Seeger</w:t>
+                <w:t xml:space="preserve">D. Ourdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa La Spina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+                <w:t xml:space="preserve">Aloïs Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Kavilen Vythelingum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ander Arregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 109 (10), pp.104416 (13). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.104416⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 110 (1), pp.014427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.014427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723360v1</w:t>
+                <w:t xml:space="preserve">hal-04526444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of low-field microwave absorption in metallic magnetic films evidenced in FeRh/Ta/GaAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetry of the coupling between surface acoustic waves and spin waves in synthetic antiferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Lopes Seeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa La Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan Ba Nguyen</w:t>
+                <w:t xml:space="preserve">Florian Millo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Olivetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Vidal</w:t>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110, pp.014427. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.014426⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 109 (10), pp.104416 (13). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.104416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709395v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic phase dependency of the thermal conductivity of FeRh from thermoreflectance experiments and numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of low-field microwave absorption in metallic magnetic films evidenced in FeRh/Ta/GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Ba Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Olivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Tremblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloïs Castellano</w:t>
+                <w:t xml:space="preserve">Isabella Boventer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Alhada-Lahbabi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Perrin</w:t>
+                <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.084411⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.014427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.014426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531324v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the temperature-and phase-dependent elastic constants of FeRh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic phase dependency of the thermal conductivity of FeRh from thermoreflectance experiments and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïs Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Alhada-Lahbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ander Arregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ourdani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (1), pp.014427. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (8), pp.084411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.014427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.084411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526444v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Hall effect in MnAs: Intrinsic contribution due to Berry curvature</w:t>
               </w:r>
@@ -1436,559 +1436,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the shear strain contribution to the uniaxial magnetic anisotropy of (Ga,Mn)As</w:t>
+                <w:t xml:space="preserve">Time-and space-resolved nonlinear magnetoacoustic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kraimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">P. Kuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Boujdaria</w:t>
+                <w:t xml:space="preserve">J.-y Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Croset</w:t>
+                <w:t xml:space="preserve">A. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mocuta</w:t>
+                <w:t xml:space="preserve">F. Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127 (9), pp.093901. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.144425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5140078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.144425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475068v2</w:t>
+                <w:t xml:space="preserve">hal-02550724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-and space-resolved nonlinear magnetoacoustic dynamics</w:t>
+                <w:t xml:space="preserve">Exploring the shear strain contribution to the uniaxial magnetic anisotropy of (Ga,Mn)As</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kraimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kuszewski</w:t>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-y Duquesne</w:t>
+                <w:t xml:space="preserve">K. Boujdaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemaitre</w:t>
+                <w:t xml:space="preserve">B. Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Margaillan</w:t>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101, pp.144425. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (9), pp.093901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.144425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5140078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550724v1</w:t>
+                <w:t xml:space="preserve">hal-02475068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2019 surface acoustic waves roadmap</w:t>
+                <w:t xml:space="preserve">Field-Free Magnetization Switching by an Acoustic Wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Delsing</w:t>
+                <w:t xml:space="preserve">I.S. S Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew N Cleland</w:t>
+                <w:t xml:space="preserve">J.-Y. Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J A Schuetz</w:t>
+                <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Knörzer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab1b04⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.014045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184393v1</w:t>
+                <w:t xml:space="preserve">hal-02187172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Free Magnetization Switching by an Acoustic Wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2019 surface acoustic waves roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Delsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.S. S Camara</w:t>
+                <w:t xml:space="preserve">Andrew N Cleland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Duquesne</w:t>
+                <w:t xml:space="preserve">Martin J A Schuetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemaître</w:t>
+                <w:t xml:space="preserve">Johannes Knörzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gourdon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géza Giedke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (35), pp.353001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.014045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab1b04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187172v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant magneto-acoustic switching: influence of Rayleigh wave frequency and wavevector</w:t>
               </w:r>
@@ -2108,90 +2108,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Probing of Wave Driven Magneto-acoustic Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2242,90 +2242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Probing of Rayleigh Wave Driven Magnetoacoustic Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2402,64 +2402,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shihab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (14), pp.144411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2532,51 +2532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chuecos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (6), pp.064306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3051,64 +3051,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-y Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119 (15), pp.153904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4344,51 +4344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irreversible magnetization switching using surface acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-y Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Peronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4459,295 +4459,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast domain wall dynamics in MnAs/GaAs films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High domain wall velocities in in-plane magnetized (Ga,Mn)(As,P) layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tortarolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Thevenard</w:t>
+                <w:t xml:space="preserve">Syed Asad Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Jürgen von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cubukcu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor H. Etgens</w:t>
+                <w:t xml:space="preserve">A Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4746381⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.064419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324068v1</w:t>
+                <w:t xml:space="preserve">hal-01324084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High domain wall velocities in in-plane magnetized (Ga,Mn)(As,P) layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast domain wall dynamics in MnAs/GaAs films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tortarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jürgen von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syed Asad Hussain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bernard</w:t>
+                <w:t xml:space="preserve">M Cubukcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lemaitre</w:t>
+                <w:t xml:space="preserve">Victor H. Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, pp.064419. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.072408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4746381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324084v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain wall propagation in ferromagnetic semiconductors: Beyond the one-dimensional model</w:t>
               </w:r>
@@ -4861,1772 +4861,1772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of picosecond strain pulses on thin layers of the ferromagnetic semiconductor (Ga,Mn)(As,P)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exchange constant and domain wall width in (Ga,Mn)(As,P) films with self-organization of magnetic domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haghgoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cubukcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Cubukcu</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.104422⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 82 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.041301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504780v1</w:t>
+                <w:t xml:space="preserve">hal-00482380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrospin limit and configurational anisotropy in nanoscale permalloy triangles</w:t>
+                <w:t xml:space="preserve">Effect of picosecond strain pulses on thin layers of the ferromagnetic semiconductor (Ga,Mn)(As,P)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Peronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.T. Zeng</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cubukcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.01.048⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.104422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436024v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange constant and domain wall width in (Ga,Mn)(As,P) films with self-organization of magnetic domains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Cubukcu</w:t>
+                <w:t xml:space="preserve">Macrospin limit and configurational anisotropy in nanoscale permalloy triangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.T. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J. von Bardeleben</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.P. Cowburn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 322 (15), pp.2152-2156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.041301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.01.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482380v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic magnetization relaxation in ferromagnetic Ga1-xMnxAs thin films</w:t>
+                <w:t xml:space="preserve">Experimental determination of domain wall width and spin stiffness constant in ferromagnetic (Ga,Mn)As with perpendicular easy axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kh. Khazen</w:t>
+                <w:t xml:space="preserve">A. Dourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Von Bardeleben</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78 (19), pp.195210. </w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (6), pp.1848-1850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.195210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2007.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290157v1</w:t>
+                <w:t xml:space="preserve">hal-01287869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic resonance of Ga0.93Mn0.07As thin films with constant Mn and variable free-hole concentrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Anisotropic magnetization relaxation in ferromagnetic Ga1-xMnxAs thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kh. Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cubukcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (16), pp.165204. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 78 (19), pp.195210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.195210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.165204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290151v1</w:t>
+                <w:t xml:space="preserve">hal-01290157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of domain wall width and spin stiffness constant in ferromagnetic (Ga,Mn)As with perpendicular easy axis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferromagnetic resonance of Ga0.93Mn0.07As thin films with constant Mn and variable free-hole concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kh. Khazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dourlat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. J. Von Bardeleben</w:t>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (16), pp.165204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.165204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2007.08.037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01287869v1</w:t>
+                <w:t xml:space="preserve">hal-01290151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain wall dynamics in annealed GaMnAs epilayers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the magnetic anisotropy with carrier density in hydrogenated Ga1-xMnxAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-007-0247-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (19), pp.195218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.195218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284379v1</w:t>
+                <w:t xml:space="preserve">hal-01287885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion and collapse of domains with reverse magnetization in (Ga,Mn)As epilayers with perpendicular magnetic easy axis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Khazen</w:t>
+                <w:t xml:space="preserve">Domain structure and magnetic anisotropy fluctuations in (Ga,Mn)As : effect of annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.893322⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (2), pp.023913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2759177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284370v1</w:t>
+                <w:t xml:space="preserve">hal-00166213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Conductance Fluctuations in Epitaxial GaMnAs Ferromagnets: Dephasing by Structural and Spin Disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Pierre</w:t>
+                <w:t xml:space="preserve">Expansion and collapse of domains with reverse magnetization in (Ga,Mn)As epilayers with perpendicular magnetic easy axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.027204⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (6), pp.3022-3024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.893322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659222v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of magnetic anisotropies and critical temperatures on the hole concentration in ferromagnetic GaMnAs thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+                <w:t xml:space="preserve">Universal Conductance Fluctuations in Epitaxial GaMnAs Ferromagnets: Dephasing by Structural and Spin Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.893312⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (2), pp.027204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.027204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287882v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the micromagnetic parameters in (Ga,Mn)As using domain theory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domain wall dynamics in annealed GaMnAs epilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.241301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (6), pp.453-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-007-0247-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176041v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the magnetic anisotropy with carrier density in hydrogenated Ga1-xMnxAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dependence of magnetic anisotropies and critical temperatures on the hole concentration in ferromagnetic GaMnAs thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kh. Khazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.195218⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (6), pp.3028-3030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.893312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287885v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain structure and magnetic anisotropy fluctuations in (Ga,Mn)As : effect of annealing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Determination of the micromagnetic parameters in (Ga,Mn)As using domain theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dourlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Khazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jürgen von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 102 (2), pp.023913. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.241301(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2759177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.241301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166213v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties and domain structure of (Ga,Mn)As films with perpendicular anisotropy</w:t>
               </w:r>
@@ -6976,585 +6976,710 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la transition de phase d'un film de FeRh par mesure de réflectivité optique</w:t>
+                <w:t xml:space="preserve">Study of Thermal Hysteresis in FeRh Films Under Fast Temperature Modulation of the Phase Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ander Arregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniele Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille, Jul 2023, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Intermag 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167273v1</w:t>
+                <w:t xml:space="preserve">hal-05600723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic domain patterns in as-grown and annealed (Ga,Mn)As epilayers with perpendicular easy axis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dourlat</w:t>
+                <w:t xml:space="preserve">Etude de la transition de phase d'un film de FeRh par mesure de réflectivité optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors (ICPS-28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Vienna, Unknown Region. pp.1211-1212</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille, Jul 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288167v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Ga,Mn)As layers with perpendicular anisotropy: a study of magnetic domain patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Magnetic domain patterns in as-grown and annealed (Ga,Mn)As epilayers with perpendicular easy axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dourlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Testelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Physics and Applications of Spin-Related Phenomena in Semiconductors (PASP-IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors (ICPS-28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vienna, Unknown Region. pp.1211-1212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288173v1</w:t>
+                <w:t xml:space="preserve">hal-01288167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Ga,Mn)As layers with perpendicular anisotropy: a study of magnetic domain patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Physics and Applications of Spin-Related Phenomena in Semiconductors (PASP-IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Sendai, Unknown Region. pp.4074-4077, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200672821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tuning the ferromagnetic properties of hydrogenated GaMnAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSICS OF SEMICONDUCTORS: 27th International Conference on the Physics of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Flagstaff, United States. pp.363, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1994139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7564,51 +7689,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced random modulation of the antiferromagnetic/ferromagnetic phase transition in FeRh films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7667,73 +7792,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delft Days on Magnetocalorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huge laser-induced modulation of the ferromagnetic fraction in the antiferro-ferromagnetic mixed phase of FeRh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7792,113 +7917,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Magnetism (ICM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Laser-Assisted Thermal Hysteresis in FeRh Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7917,113 +8042,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dresden Days on Magnetocalorics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-Assisted Antiferromagnetic-Ferromagnetic Transition in FeRh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Alhada-Lahbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Olivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8042,172 +8167,172 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Magnetic Symposia (JEMS2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par RBS-c de la nature de l'interstitiel de Mn dans le composé Ga1-xMnxAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benzeggouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgen von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ion Beam Analysis Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cadarache, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8217,51 +8342,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coercivity-driven surface acoustic wave induced ferromagnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Kavilen Vythelingum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8313,205 +8438,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Dandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Acoustic Waves for magnetic field sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rovillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant magneto-elasticity in FeRh thin films evidenced via strong phonon-magnon coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ourdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8519,689 +8644,689 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Ander Arregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roussigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of Magnetoelastic Coupling in Fe Thin Films by Nitrogen-Implantation, as determined by surface acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupam Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Christienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Dandeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAW-driven straintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rovillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-y Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic study of the spin stiffness dependence on Phosphorus alloying in (Ga,Mn)As ferromagnetic semiconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sylvain.Shihab@insp.Jussieu.Fr Shihab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jürgen von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-induced domain wall propagation: beyond the one-dimensional model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haghgoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic patterning of (Ga,Mn)As by hydrogen passivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Faini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the magnetic anisotropy with carrier density in hydrogenated (Ga,Mn)As</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9223,81 +9348,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9307,100 +9432,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés ferromagnétiques de (Ga,Mn)As par le biais de l'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Pierre et Marie Curie - Paris VI, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00165545v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9410,105 +9535,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization dynamics induced by photons, phonons and electrons in (Ga,Mn)As</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Sorbonne Université, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03182763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9655,51 +9780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dandeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kavilen Vythelingum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thevenard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qr3q-jvcs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046021v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salvatore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ander Arregi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Uhl&#237;&#345;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fytj-vy5c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tremblais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoudi Ourdani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dandeu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c00250" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723360v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a La Spina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Millo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.104416" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709395v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Ba Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Olivetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.014426" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Castellano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.084411" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04526444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ourdani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.014427" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Helman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camjayi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Islam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akabori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.134408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475068v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraimia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boujdaria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuszewski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Duquesne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Margaillan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.144425" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Delsing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N Cleland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J A Schuetz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Giedke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1b04" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. S Camara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Duquesne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourdon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.014045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuszewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Camara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Biarrotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Bardeleben" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aac152" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01885367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.10.034036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.034036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shihab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel P&#233;ronne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuecos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.064306" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yahyaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Riahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Maaref" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boujdaria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979205" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boutigny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G&#252;sken" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054422" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Croset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974947" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shihab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947226" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I S Camara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majrab" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rovillain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.134430" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363432v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Camara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rovillain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716015016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Prieur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lema&#238;tre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.140405" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J von Bardeleben" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917423" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444949v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Riahi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Ali Maaref" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.07.090" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Prieur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J von Bardeleben" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.094401" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Brien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Read" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Lewis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798943" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haghgoo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014428" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229172v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maaref" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.04.034" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peronne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.144402" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tortarolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cubukcu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746381" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324084v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemaitre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064419" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Adam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.245211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peronne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Testelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.104422" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Zeng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cowburn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.01.048" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482380v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. von Bardeleben" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041301" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Khazen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Novak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.195210" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290151v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.165204" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287869v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dourlat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeudy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khazen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.08.037" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82QNWZ8P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284379v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-007-0247-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RNCFW35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284370v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893322" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.027204" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287882v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893312" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176041v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dourlat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Khazen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.241301" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mauguin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.195218" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166213v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759177" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019108v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.195331" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004730v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Theys" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2126147" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leborgne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167273v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288167v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288173v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200672821" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R47R7F0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008648v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1994139" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934146v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287214v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934105v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540357v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benzeggouta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05424007v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356780v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155021v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Sharma" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Christienne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900335v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116911v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sylvain.Shihab@insp.Jussieu.Fr Shihab" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569176v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154793v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Faini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133085v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00165545v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03182763v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dandeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kavilen Vythelingum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thevenard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qr3q-jvcs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046021v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salvatore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ander Arregi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Uhl&#237;&#345;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fytj-vy5c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tremblais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoudi Ourdani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dandeu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c00250" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04526444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ourdani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Castellano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.014427" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a La Spina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Millo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.104416" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709395v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Ba Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Olivetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.014426" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.084411" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Helman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camjayi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Islam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akabori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.134408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraimia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuszewski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Duquesne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Margaillan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.144425" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475068v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boujdaria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. S Camara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Duquesne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourdon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.014045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Delsing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N Cleland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J A Schuetz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Giedke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1b04" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuszewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Camara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Biarrotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Bardeleben" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aac152" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01885367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.10.034036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.034036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shihab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel P&#233;ronne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuecos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.064306" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yahyaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Riahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Maaref" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boujdaria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979205" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boutigny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G&#252;sken" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054422" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Croset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974947" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shihab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947226" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I S Camara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majrab" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rovillain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.134430" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363432v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Camara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rovillain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716015016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Prieur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lema&#238;tre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.140405" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J von Bardeleben" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917423" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444949v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Riahi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Ali Maaref" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.07.090" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Prieur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J von Bardeleben" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.094401" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Brien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Read" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Lewis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798943" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haghgoo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014428" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229172v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maaref" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.04.034" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peronne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.144402" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemaitre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064419" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324068v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tortarolo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cubukcu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746381" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Adam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.245211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. von Bardeleben" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041301" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peronne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Testelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.104422" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436024v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Zeng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cowburn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.01.048" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287869v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dourlat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeudy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khazen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.08.037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82QNWZ8P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Khazen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Novak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.195210" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.165204" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287885v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mauguin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.195218" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166213v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dourlat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Khazen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759177" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284370v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893322" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659222v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.027204" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284379v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-007-0247-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RNCFW35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287882v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893312" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176041v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.241301" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019108v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.195331" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004730v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Theys" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2126147" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leborgne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600723v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167273v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288167v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288173v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200672821" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R47R7F0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008648v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1994139" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379219v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540357v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benzeggouta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930503v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05424007v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155021v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Sharma" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Christienne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900335v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116911v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sylvain.Shihab@insp.Jussieu.Fr Shihab" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569176v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154793v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Faini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133085v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00165545v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03182763v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>