--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -6338,295 +6338,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of magnetic anisotropies and critical temperatures on the hole concentration in ferromagnetic GaMnAs thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Determination of the micromagnetic parameters in (Ga,Mn)As using domain theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Khazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jürgen von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 43 (6), pp.3028-3030. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.241301(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.893312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.241301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287882v1</w:t>
+                <w:t xml:space="preserve">hal-00176041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the micromagnetic parameters in (Ga,Mn)As using domain theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hans Jürgen von Bardeleben</w:t>
+                <w:t xml:space="preserve">Dependence of magnetic anisotropies and critical temperatures on the hole concentration in ferromagnetic GaMnAs thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kh. Khazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76, pp.241301(R). </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (6), pp.3028-3030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.241301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.893312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176041v1</w:t>
+                <w:t xml:space="preserve">hal-01287882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties and domain structure of (Ga,Mn)As films with perpendicular anisotropy</w:t>
               </w:r>
@@ -9780,51 +9780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dandeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kavilen Vythelingum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thevenard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qr3q-jvcs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046021v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salvatore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ander Arregi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Uhl&#237;&#345;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fytj-vy5c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tremblais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoudi Ourdani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dandeu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c00250" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04526444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ourdani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Castellano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.014427" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a La Spina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Millo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.104416" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709395v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Ba Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Olivetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.014426" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.084411" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Helman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camjayi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Islam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akabori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.134408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraimia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuszewski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Duquesne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Margaillan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.144425" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475068v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boujdaria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. S Camara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Duquesne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourdon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.014045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Delsing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N Cleland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J A Schuetz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Giedke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1b04" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuszewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Camara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Biarrotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Bardeleben" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aac152" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01885367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.10.034036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.034036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shihab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel P&#233;ronne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuecos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.064306" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yahyaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Riahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Maaref" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boujdaria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979205" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boutigny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G&#252;sken" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054422" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Croset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974947" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shihab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947226" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I S Camara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majrab" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rovillain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.134430" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363432v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Camara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rovillain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716015016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Prieur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lema&#238;tre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.140405" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J von Bardeleben" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917423" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444949v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Riahi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Ali Maaref" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.07.090" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Prieur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J von Bardeleben" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.094401" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Brien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Read" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Lewis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798943" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haghgoo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014428" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229172v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maaref" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.04.034" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peronne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.144402" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemaitre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064419" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324068v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tortarolo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cubukcu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746381" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Adam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.245211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. von Bardeleben" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041301" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peronne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Testelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.104422" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436024v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Zeng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cowburn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.01.048" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287869v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dourlat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeudy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khazen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.08.037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82QNWZ8P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Khazen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Novak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.195210" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.165204" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287885v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mauguin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.195218" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166213v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dourlat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Khazen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759177" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284370v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893322" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659222v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.027204" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284379v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-007-0247-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RNCFW35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287882v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893312" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176041v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.241301" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019108v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.195331" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004730v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Theys" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2126147" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leborgne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600723v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167273v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288167v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288173v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200672821" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R47R7F0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008648v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1994139" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379219v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540357v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benzeggouta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930503v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05424007v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155021v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Sharma" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Christienne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900335v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116911v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sylvain.Shihab@insp.Jussieu.Fr Shihab" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569176v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154793v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Faini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133085v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00165545v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03182763v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dandeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kavilen Vythelingum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thevenard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qr3q-jvcs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046021v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salvatore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ander Arregi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Uhl&#237;&#345;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fytj-vy5c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tremblais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoudi Ourdani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dandeu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.5c00250" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04526444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ourdani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Castellano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.014427" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a La Spina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Millo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.104416" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709395v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Ba Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Olivetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.014426" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.084411" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Helman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camjayi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Islam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akabori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.134408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraimia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuszewski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Duquesne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Margaillan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.144425" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475068v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boujdaria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. S Camara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Duquesne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourdon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.014045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Delsing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N Cleland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J A Schuetz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Giedke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1b04" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuszewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Camara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Biarrotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Bardeleben" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aac152" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01885367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.10.034036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.034036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shihab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel P&#233;ronne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuecos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.064306" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yahyaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Riahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Maaref" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boujdaria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979205" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boutigny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G&#252;sken" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054422" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Croset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974947" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shihab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947226" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I S Camara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Majrab" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rovillain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.134430" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363432v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Camara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rovillain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716015016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Prieur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lema&#238;tre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.140405" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J von Bardeleben" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917423" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444949v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Riahi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Ali Maaref" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.07.090" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Prieur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J von Bardeleben" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.094401" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampaio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Brien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Read" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Lewis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798943" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haghgoo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014428" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229172v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maaref" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.04.034" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peronne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.144402" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemaitre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064419" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324068v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tortarolo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cubukcu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746381" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Adam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.245211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. von Bardeleben" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041301" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peronne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Testelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.104422" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436024v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Zeng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cowburn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.01.048" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287869v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dourlat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeudy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khazen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.08.037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82QNWZ8P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Khazen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Novak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.195210" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.165204" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287885v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mauguin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.195218" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166213v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dourlat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Khazen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759177" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284370v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893322" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659222v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.027204" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284379v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-007-0247-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RNCFW35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176041v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.241301" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287882v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893312" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019108v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.195331" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004730v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Theys" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2126147" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leborgne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600723v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167273v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288167v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288173v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200672821" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R47R7F0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008648v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1994139" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379219v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540357v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benzeggouta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930503v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05424007v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155021v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Sharma" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Christienne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900335v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116911v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sylvain.Shihab@insp.Jussieu.Fr Shihab" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569176v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154793v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Faini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133085v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00165545v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03182763v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>