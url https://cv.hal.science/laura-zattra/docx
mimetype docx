--- v0 (2026-04-09)
+++ v1 (2026-05-09)
@@ -1138,191 +1138,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)penser le concept de recherche musicale : Boulez et la création de l’Ircam</w:t>
+                <w:t xml:space="preserve">L’Ircam et le CCRMA : une histoire partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Zattra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre Boulez : l’invention au pouvoir ? Les années 1975-1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre-Michel Menger et Nicolas Donin, May 2025, Collège de France - Paris, France</w:t>
+              <w:t xml:space="preserve">Musiques de synthèse : la French Touch des années 1970</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François-Xavier Féron; Vincent Tiffon, Jun 2025, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417580v1</w:t>
+                <w:t xml:space="preserve">hal-05477073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Ircam et le CCRMA : une histoire partagée</w:t>
+                <w:t xml:space="preserve">(Re)penser le concept de recherche musicale : Boulez et la création de l’Ircam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Zattra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musiques de synthèse : la French Touch des années 1970</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François-Xavier Féron; Vincent Tiffon, Jun 2025, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Pierre Boulez : l’invention au pouvoir ? Les années 1975-1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Michel Menger et Nicolas Donin, May 2025, Collège de France - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477073v1</w:t>
+                <w:t xml:space="preserve">hal-05417580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices and Practitioners: Outcomes from the APDS project [Analyse des Pratiques du Design Sonore]</w:t>
               </w:r>
@@ -2461,165 +2461,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Alvise Vidolin interviewed by Laura Zattra: the role of the computer music designers in composition and performance”, pp. 83-100</w:t>
+                <w:t xml:space="preserve">Laura Zattra (2018), “Angelo Paccagnini: Composer, Director of the Studio di Fonologia di Milano, Teacher, Actor, Conductor, Writer and Musicologist”, pp. 115-123</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Zattra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Live-Electronic Music. Composition, Performance and Study, Friedemann Sallis, Valentina Bertolani, Jan Burle, Laura Zattra eds., Routledge, ISBN: 9781138022607, eBook: 9781315776989</w:t>
+              <w:t xml:space="preserve">in Marino Zuccheri &amp;Friends, Maria Maddalena Novati Laura Pronestì, Marina Vaccarini (eds.), Milano, Die Schachtel, ISBN 978-88-90487323 (with CD: DS35/1) (English translation of the same book published in Italian).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139664v1</w:t>
+                <w:t xml:space="preserve">hal-03139643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Zattra (2018), “Angelo Paccagnini: Composer, Director of the Studio di Fonologia di Milano, Teacher, Actor, Conductor, Writer and Musicologist”, pp. 115-123</w:t>
+                <w:t xml:space="preserve">“Alvise Vidolin interviewed by Laura Zattra: the role of the computer music designers in composition and performance”, pp. 83-100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Zattra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Marino Zuccheri &amp;Friends, Maria Maddalena Novati Laura Pronestì, Marina Vaccarini (eds.), Milano, Die Schachtel, ISBN 978-88-90487323 (with CD: DS35/1) (English translation of the same book published in Italian).</w:t>
+              <w:t xml:space="preserve">Live-Electronic Music. Composition, Performance and Study, Friedemann Sallis, Valentina Bertolani, Jan Burle, Laura Zattra eds., Routledge, ISBN: 9781138022607, eBook: 9781315776989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139643v1</w:t>
+                <w:t xml:space="preserve">hal-03139664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Collaborating on composition: The role of the musical assistant at IRCAM, CCRMA and CSC”, pp. 59-80</w:t>
               </w:r>
@@ -3248,51 +3248,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C640A505"/>
+    <w:nsid w:val="1AE3AA71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3479,51 +3479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-zattra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2425-7367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075879093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lazattra.wordpress.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zattra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/jams.2021.74.2.445" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/97888333922572" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478572218000099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2014.906699" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Burleigh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Sallis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2011.665579" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj.2007.31.3.38" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771806001361" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771804000068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier F&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480339v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pecquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fierro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Orio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bertolani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Burle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Durante" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139643v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139696v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-zattra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2425-7367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075879093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lazattra.wordpress.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zattra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/jams.2021.74.2.445" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/97888333922572" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478572218000099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2014.906699" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Burleigh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Sallis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2011.665579" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj.2007.31.3.38" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771806001361" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771804000068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier F&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480339v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pecquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fierro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Orio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bertolani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Burle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Durante" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139696v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>