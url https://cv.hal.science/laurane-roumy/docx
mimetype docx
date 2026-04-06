--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -734,296 +734,126 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
-[...168 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Electro-Thermo-Mechanical Behaviour of a 4D Printed Actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. ISAE-ENSMA Ecole Nationale Supérieure de Mécanique et d'Aérotechique - Poitiers, 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024ESMA0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05366400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1033,51 +863,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of an electrically triggered actuator: electro-thermo-mechanical behaviour of a carbon black/polylactic acid composite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1132,73 +962,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centrale Nantes; Nantes Université, Jul 2024, Nantes, France. pp.106-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électro-thermo-mécanique de composites de CB/PLA réalisés par fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1253,87 +1083,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites (JNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards autonomous self-bending 4D printed structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Delbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1378,73 +1208,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aviation Future: Challenges and Solutions (AFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Ho Chi Minh Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-thermo-mechanical analysis of CB/PLA samples made by additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1499,73 +1329,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Composite Materials (ICCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast (Northern Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électro-thermo-mécanique de composites de CB/PLA réalisés par fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1620,73 +1450,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour les matériaux composites (AMAC), Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-thermal analysis of CB/PLA produced by additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1741,73 +1571,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animate Materials Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-thermal analysis of CNT/PLA produced by additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1849,73 +1679,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop 4Dprintings and Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards 4D printed PLA actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1974,57 +1804,227 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADDFABCOMP-Additive Fabrication of Composite n°2 -Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4D Printed Composite Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Delbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Roumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Harcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Touchard; Fabrizio Sarasini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Additive Manufacturing of Polymer-based Composite Materials: Materials, Processes, and Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier S&amp;T Book, 2024, 978-0-443-15917-6. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506717v1</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-15917-6.00005-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2332,51 +2332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Roumy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Quynh Truong-Hoang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Martinez-Hergueta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app152111641" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Mart&#237;nez-Hergueta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delbart Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumy Laurane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Toribio Juan Carlos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-023-08840-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delbart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harcourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15917-6.00005-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05366400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ESMA0016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477291v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roumy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Hergueta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Roumy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Quynh Truong-Hoang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Martinez-Hergueta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app152111641" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Mart&#237;nez-Hergueta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delbart Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumy Laurane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Toribio Juan Carlos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-023-08840-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05366400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ESMA0016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delbart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harcourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15917-6.00005-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roumy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Hergueta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>