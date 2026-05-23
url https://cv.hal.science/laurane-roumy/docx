--- v1 (2026-04-06)
+++ v2 (2026-05-23)
@@ -100,351 +100,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroconductive Thermosensitive Shape Memory Polymers Manufactured by Fused Filament Fabrication: A Critical Review</w:t>
+                <w:t xml:space="preserve">Design and performance of an electrically triggered 4D printed hinge: electro-thermo-mechanical behaviour of carbon black/polylactic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy-Quynh Truong-Hoang</w:t>
+                <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Martinez-Hergueta</w:t>
+                <w:t xml:space="preserve">Damien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Martínez-Hergueta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapid Prototyping Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346604v1</w:t>
+                <w:t xml:space="preserve">hal-05401069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance of an electrically triggered 4D printed hinge: electro-thermo-mechanical behaviour of carbon black/polylactic acid</w:t>
+                <w:t xml:space="preserve">Electroconductive Thermosensitive Shape Memory Polymers Manufactured by Fused Filament Fabrication: A Critical Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
+                <w:t xml:space="preserve">Thuy-Quynh Truong-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisca Martínez-Hergueta</w:t>
+                <w:t xml:space="preserve">Francisca Martinez-Hergueta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Prototyping Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (21), pp.11641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app152111641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401069v1</w:t>
+                <w:t xml:space="preserve">hal-05346604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Mechanical Characterisation and Damage Monitoring by Acoustic Emission of 3D-Printed CB/PLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Quynh Truong-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Martinez-Hergueta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (5), pp.1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -638,77 +638,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Martinez-Hergueta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 173, pp.107677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -890,90 +890,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of an electrically triggered actuator: electro-thermo-mechanical behaviour of a carbon black/polylactic acid composite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Martinez-Hergueta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centrale Nantes; Nantes Université, Jul 2024, Nantes, France. pp.106-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1024,77 +1024,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Martinez-Hergueta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites (JNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1113,273 +1113,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards autonomous self-bending 4D printed structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-thermo-mechanical analysis of CB/PLA samples made by additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Martinez-Hergueta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Aviation Future: Challenges and Solutions (AFCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Ho Chi Minh Ville, Vietnam</w:t>
+              <w:t xml:space="preserve">International Conference on Composite Materials (ICCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Belfast (Northern Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477291v1</w:t>
+                <w:t xml:space="preserve">hal-04280659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-thermo-mechanical analysis of CB/PLA samples made by additive manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards autonomous self-bending 4D printed structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Delbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Composite Materials (ICCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Belfast (Northern Ireland), Ireland</w:t>
+              <w:t xml:space="preserve">International Conference on Aviation Future: Challenges and Solutions (AFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Ho Chi Minh Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280659v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électro-thermo-mécanique de composites de CB/PLA réalisés par fabrication additive</w:t>
               </w:r>
@@ -1391,77 +1391,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Martinez-Hergueta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour les matériaux composites (AMAC), Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1512,77 +1512,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Martinez-Hergueta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animate Materials Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1633,64 +1633,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop 4Dprintings and Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1728,77 +1728,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards 4D printed PLA actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Martinez-Hergueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1872,51 +1872,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D Printed Composite Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Delbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,51 +2332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Roumy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Quynh Truong-Hoang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Martinez-Hergueta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app152111641" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Mart&#237;nez-Hergueta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delbart Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumy Laurane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Toribio Juan Carlos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-023-08840-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05366400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ESMA0016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delbart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harcourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15917-6.00005-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roumy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Hergueta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Roumy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Mart&#237;nez-Hergueta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Quynh Truong-Hoang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Martinez-Hergueta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app152111641" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delbart Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumy Laurane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Toribio Juan Carlos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-023-08840-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05366400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ESMA0016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280659v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delbart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harcourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15917-6.00005-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roumy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Hergueta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>