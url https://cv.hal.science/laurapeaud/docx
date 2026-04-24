--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Péaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accouchements extra-hospitaliers en Isère : entre juste médicalisation et retour à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, [En ligne] article en pré-publication. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13w2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les géographes s’emparent de l’éducation et de la pédagogie. Regards croisés sur l’enseignement de la géographie dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125-126, pp.5-25. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le genre en géographie à l’université. Entre nécessités et obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125-126, pp.93-109. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlding geographies: A question of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Abdoul Ahad Mbacké Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet J Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tran.70039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et engagement des géographes français, allemands et britanniques en contexte colonial (1800-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Globe - Revue genevoise de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et genre des géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.9376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps enseignants et corps étudiants à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'épistémologie à l'université. Deux propositions de progression de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feuilles de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'enseignement depuis nos corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 455, pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Theory in Troubled Times, Kathleen Lennon & Rachel Aslop, 2020, Cambridge, Polity Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Place and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.748-751. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0966369X.2020.1836854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation also is a matter of style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.8520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du style et de la langue chez Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 739-740 (3-4), pp.60-79. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.739.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et géopolitiques de la traduction, circulation multilingue des savoirs et histoires transnationales de la géographie : perspectives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.8003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du colloque du CIST 2018 - « Représenter les territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du marketing territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt et les acteurs politiques mexicains (1804-1825)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1575, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1575.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épreuve de hors-programme à l’agrégation de géographie : héritages et renouvellement (2003-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.31431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie mexicaine d'Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Globe - Revue genevoise de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.43-61. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/globe.2019.7742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Question of Space: Interrogating the Spatial Turn between Disciplines, by Marijn Nieuwenhuis and David Crouch London: Rowman and Littlefield, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Space, Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche pluri-, inter- et transdisciplinaire en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vincent-Mory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire discipline : la géographie à la Société de Géographie de Paris entre 1800 et 1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité et les géographes français au 20e siècle. D’une approche historique à une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.21-55. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1044010ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kraft T., 2014, Figuren des Wissens bei Alexander von Humboldt. Essai, Tableau und Atlas in Amerikanischen Reisewerk, Berlin/Boston, De Gruyter, 360 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURATION DE LA VIE DE LABORATOIRE EN GÉOGRAPHIE THÉORIQUE ET QUANTITATIVE : MÉMOIRES DE L’ÉQUIPE P.A.R.I.S. (1960 À AUJOURD’HUI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cuyala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Qu'est-ce qui fait laboratoire ?, 18, http://aau.archi.fr/crenau/revue-lieux-communs/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage russe d’Alexander von Humboldt (1829). Une lecture à la lumière du tournant spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.239-256. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.4599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la vie de laboratoire en géographie théorique et quantitative : les mémoires de l'équipe P.A.R.I.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cuyala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Qu'est-ce qui fait laboratoire ?, 18, pp.175-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports philosophiques à la pensée géographique de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.81-96. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.4690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de l’Algérie selon Bory de Saint-Vincent (1778-1846) et la construction d'un discours géographique colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaço e Economia, Revista Brasileira de Geografia Econômica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacoeconomia.1621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet scientifique des Lumières aux géographies nationales. France, Prusse et Grande-Bretagne (1780-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières sociétés de géographie (Paris, Berlin, Londres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire la géographie de Conrad Malte-Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 701, pp.99-122. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.701.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir le monde&amp;quot; : les images dans l'oeuvre d'Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.794.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des émotions du voyageur. A la construction d'une géographie du paysage : l'exemple des expéditions humboldtiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'ADES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Voyages, perceptions et mobilités, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Mexique à l'Oural : l'expertise humboldtienne au service du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiN: Alexander von Humboldt im Netz / International Review for Humboldtian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ingo Schwarz zum 65. Geburtstag, Bd. 15 (, Nr. 29)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage asiatique de Humboldt. Les interactions savoir-pouvoir au prisme de la fabrique géographique moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politique, opérateur de la construction des savoirs géographiques modernes : l'exemple des voyages d'Alexander von Humboldt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiN: Alexander von Humboldt im Netz / International Review for Humboldtian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XII (23), pp.26-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir d'enseigner et de transformer : le genre au cœur de la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADFIG, Oct 2025, Saint-Dié-des-Vosges (88), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie est-elle une affaire d'hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADFIG, Oct 2025, Saint-Dié-des-Vosges (88), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt : un savant du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al servizio della Nazione. Spazi, pratiche e strutture del lavoro degli esperti (1789-1870 ca.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le genre en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Luxembourg et Gaëlle Gillot, Oct 2024, Nogent-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être femmes en géographie française : quels effets croisés sur les femmes et la discipline ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Géographique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation (II) de l'avancement des notices pour l'exposition Musea, L'utérus, un organe d'homme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guyvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposer l’utérus II : approche organique du corps féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Guyvarc'h, A. Hess, V. Mehl, Oct 2022, Lorient (56100), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Epistemology of Geography : Reflections on 10 years of Practices and Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation (I) de l'avancement des notices pour l'exposition Musea, L'utérus, un organe d'homme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guyvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposer l’utérus I : approche organique du corps féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Guyvarc'h, A. Hess, V. Mehl, May 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation en épistémologie pour les futurs enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la commission Histoire, épistémologie et didactique de la géographie (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies linguistiques : histoire, épistémologie, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Felix de Montety, May 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner à distance : de l’exacerbation des inégalités, de la mise à l’épreuve des corps et des pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur des &amp;quot;patientes remarquables&amp;quot; : retours à deux voix sur une recherche autour de l'accouchement extra-hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter su et avec le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many translations of Humboldt's Cosmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raccontare il mondo, descrivere la natura. Alexander von Humboldt a 250 anni dalla nascita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et subjectivité: quelle place dans le voyage américain d’Alexander von Humboldt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude franco-allemande. Alexander von Humboldt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science & communication : avec l’émergence de l’Anthropocène, comment la pensée de Humboldt aide à surmonter les déconnections entre l’expertise scientifique et les acteurs sociaux et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt et les sciences du système Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et science : l'objectivité dans les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Ghermani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival "Trouble ton genre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue des géographes : hégémonie, traduction et multilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : Débats transdisciplinaires et transnationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du style et de la langue chez Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification des figures de style en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue et des géographes : hégémonie, traduction et multilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : Débats transdisciplinaires et transnationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt et le canal de Panama : réflexions sur un moment de prospective au 19ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de demain (urbains et ruraux) : approche géographique et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utérus : un cul-de-sac épistémologique pour les géographes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'utérus : de l'organe aux discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Mehl, Morgan Guyvarc'h et Isabelle Durand, Oct 2019, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages sensoriels : une approche sensible de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AGF : Les géographes et la nature. Nouveaux regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utérus violenté par les géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utero 2 : Posséder et violenter l'utérus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions du Cosmos d’Alexander von Humboldt : circulation et transformation des savoirs géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">143e congrès du CTHS : La transmission des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et mises en scène des territoires : représentations matérielles et réceptions citadines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du CIST : Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utopie scientifique d’Alexander von Humboldt : fédérer par-delà l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprécier la différence / Appreciating difference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many translations of Humboldt’s Cosmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RGS-IBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt et l’écriture d’une géographie paysagère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt : l'intuition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie et les autres sciences au début du XIXe siècle : entre proximité et distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française d'Histoire des Sciences et des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête du Pôle Nord : la chimérique construction d’un objet géographique (1845-1870)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée de Géopolitique des Espaces Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pologne dans les premiers bulletins de la Société de Géographie de Paris (1820-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises franco-polonaises de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux américains de Humboldt et Bonpland : histoires de récupérations politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème congrès international et interdisciplinaire Sciences, savoirs et politique: Alexander von Humboldt et Aimé Bonpland entre Europe et Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography, geographers and the foundation of nation in France, Prussia and Great-Britain (1800-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme colloque européen d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse textuelle et histoire de la géographie : questionner l'écriture du monde à travers les mots et les lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus de textes numériques comme objets de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on a moment of foundation : the differentiated institutionalisation of geography in France, Great-Britain and Prussia at the beginning of the 19th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference of Historical Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du spatial turn en histoire de la géographie : circulations, réseaux et spatialités d'Alexander von Humboldt (1769-1859)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Histoire des Sciences de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournant culturel et épistémologie de la géographie : réflexions sur une articulation autour de la figure humboldtienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourment culturel : doxa, tribulations et subversions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cerisy la Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu disciplinaire pour la géographie : mise en perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'interdisciplinarité à la transdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières sociétés de géographie (Paris, Berlin, Londres) entre coopération universaliste et concurrence nationale (1820-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international de la Commission de l'Histoire de la Géographie de l'UGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algérie de Bory de Saint-Vincent ou la construction d'un discours géographique colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conhecimento e Ciência Colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt : un géographe face au politique : l’exemple du voyage russe de 1829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action ou vérité : les géographes face à la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt diplomate : la France au prisme de la géopolitique prussienne dans les rapports diplomatiques de 1835-1847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Mein zweites Vaterland'.. Alexander von Humboldt und Frankreich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des émotions du voyageur à la construction d'une géographie du paysage : l'exemple des expéditions humboldtiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"DocGéo" Journée des Doctorants de Géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Reisenden zum Feldforscher, die Transformation der Geographie bei Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt – Reise und Werk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie connective ou le miroir du cosmos humboldtien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège Humboldt "L'unité dans la diversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements et pédagogies de la géographie dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 125-126, https://journals.openedition.org/gc/23916, 2025, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas e geopolíticas de tradução Circulação multilíngue do conhecimento e histórias transnacionais da geografia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2021, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.7969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure[s] de la géographie. Sentinelles des mouvements du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cavalier Bleu, 2025, Figure[s] de, 979-10-318-0774-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sensoriels : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Mehl, Laura Péaud. Presses Universitaires de Rennes, 262 p., 2019, Hors Série, 978-2-7535-7696-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie, émergence d'un champ scientifique. France, Prusse et Grande-Bretagne (1780-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie est-elle une affaire d'hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, 2025, Atlas pour tous, 978-2-08-046195-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des langues et des géographes. Hégémonie, traduction et multilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Ripoll; Sébastien Caillault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces critiques. Dimension spatiale des rapports sociaux et champ scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Rennes, 2025, Géographie sociale, 978-2-7535-9667-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Taffani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Brennetot; Clarisse Didelon-Loiseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le territoire. Concepts, définitions, construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.77-94, 2024, Espace et Territoires, 978-2-7535-9797-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many translations of Alexander von Humboldt’s Cosmos : international networks and centers of calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Tanca; Valentina Serra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raccontare il mondo, descrivere la natura: L’opera di Alexander von Humboldt tra letteratura e scienza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNICApress, pp.93-102, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utérus, un cul-de-sac épistémologique pour la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan Guyvarc'h; Véronique Mehl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utérus. De l’organe aux discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Rennes, 2022, Hors Série, 978-2-7535-8281-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pologne vue des premiers bulletins de la Société de Géographie de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydia Coudroy de Lille; Marek Wieckowski; Antoine Le Blanc; Maciej Jedrusik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie en partage. Coopérations franco-polonaises hier et aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eur'Orbem Éditions, 2022, Histoire(s), 979-10-96982-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire de la géographie coloniale. Retour sur les évoluions historiographiques et épistémologiques récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Clément; Mathis Stock; Anne Volvey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements de géographie. Une science sociale aux tournants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Rennes, 2021, Espace et Territoires, 978-2-7535-8098-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages humboldtiens : une mise en forme géographique des sens(ations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Mehl, Laura Péaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages sensoriels : approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.187-199, 2019, Hors Série, 978-2-7535-7696-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologies de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annette Ciattoni; Yvette Veyret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2018, 978-2-200-62122-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, objet de la géographie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Montabone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France, géographie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2018, Clefs Concours Géographie, 978-2-35030-455-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard historique sur l'enjeu inter- et transdisciplinaire pour la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'interdisciplinarité à la transdisciplinarité ? Nouveaux enjeux, nouveaux objets de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2017, Philosophie et transculturalit, 978-3-631-73196-3. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b11621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die diplomatischen Berichte Alexander von Humboldts aus Paris zwischen 1835 und 1847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mein zweites Vaterland". Alexander von Humboldt und Frankreich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie connective ou le miroir du cosmos humboldtien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Nour Sckell; Damien Ehrhardt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Soi et le Cosmos d'Alexander von Humboldt à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 182, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncker &amp; Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beiträge zur Politischen Wissenschaft (BPW), 978-3-428-14460-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Utérus, un organe d’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuille méthodologique : Travailler la problématisation en géographie au CAPES et à l’agrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et subjectivité chez Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utérus, un organe d'homme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guyvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://musea.fr/s/musea/page/l-uterus-un-organe-d-hommes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre la discipline : quelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.8994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Humbolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Von Humbolt / Carl Ritter. Briefwechsel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.342-344 / vol. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Cyberespace au Geoweb. Internet est-il géographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet scientifique des Lumières aux géographies nationales. France, Prusse et Grande-Bretagne (1780-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Lyon 2 Lumière, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01198498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Péaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’enseignement devient un terrain d’enquête sensible. Retour sur deux moments de recherche à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276, pp.151-164. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vh0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accouchements extra-hospitaliers en Isère : entre juste médicalisation et retour à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, [En ligne] article en pré-publication. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13w2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les géographes s’emparent de l’éducation et de la pédagogie. Regards croisés sur l’enseignement de la géographie dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125-126, pp.5-25. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le genre en géographie à l’université. Entre nécessités et obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125-126, pp.93-109. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlding geographies: A question of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Abdoul Ahad Mbacké Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet J Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tran.70039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et engagement des géographes français, allemands et britanniques en contexte colonial (1800-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Globe - Revue genevoise de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et genre des géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.9376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'épistémologie à l'université. Deux propositions de progression de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feuilles de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps enseignants et corps étudiants à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation also is a matter of style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.8520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Theory in Troubled Times, Kathleen Lennon & Rachel Aslop, 2020, Cambridge, Polity Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Place and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.748-751. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0966369X.2020.1836854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'enseignement depuis nos corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 455, pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du style et de la langue chez Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 739-740 (3-4), pp.60-79. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.739.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et géopolitiques de la traduction, circulation multilingue des savoirs et histoires transnationales de la géographie : perspectives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.8003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt et les acteurs politiques mexicains (1804-1825)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1575, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1575.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du colloque du CIST 2018 - « Représenter les territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du marketing territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épreuve de hors-programme à l’agrégation de géographie : héritages et renouvellement (2003-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.31431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie mexicaine d'Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Globe - Revue genevoise de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.43-61. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/globe.2019.7742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Question of Space: Interrogating the Spatial Turn between Disciplines, by Marijn Nieuwenhuis and David Crouch London: Rowman and Littlefield, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Space, Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche pluri-, inter- et transdisciplinaire en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vincent-Mory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire discipline : la géographie à la Société de Géographie de Paris entre 1800 et 1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité et les géographes français au 20e siècle. D’une approche historique à une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.21-55. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1044010ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURATION DE LA VIE DE LABORATOIRE EN GÉOGRAPHIE THÉORIQUE ET QUANTITATIVE : MÉMOIRES DE L’ÉQUIPE P.A.R.I.S. (1960 À AUJOURD’HUI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cuyala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Qu'est-ce qui fait laboratoire ?, 18, http://aau.archi.fr/crenau/revue-lieux-communs/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage russe d’Alexander von Humboldt (1829). Une lecture à la lumière du tournant spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.239-256. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.4599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la vie de laboratoire en géographie théorique et quantitative : les mémoires de l'équipe P.A.R.I.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cuyala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Qu'est-ce qui fait laboratoire ?, 18, pp.175-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kraft T., 2014, Figuren des Wissens bei Alexander von Humboldt. Essai, Tableau und Atlas in Amerikanischen Reisewerk, Berlin/Boston, De Gruyter, 360 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports philosophiques à la pensée géographique de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.81-96. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.4690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet scientifique des Lumières aux géographies nationales. France, Prusse et Grande-Bretagne (1780-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières sociétés de géographie (Paris, Berlin, Londres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de l’Algérie selon Bory de Saint-Vincent (1778-1846) et la construction d'un discours géographique colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaço e Economia, Revista Brasileira de Geografia Econômica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacoeconomia.1621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir le monde&amp;quot; : les images dans l'oeuvre d'Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.794.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire la géographie de Conrad Malte-Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 701, pp.99-122. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.701.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des émotions du voyageur. A la construction d'une géographie du paysage : l'exemple des expéditions humboldtiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'ADES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Voyages, perceptions et mobilités, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Mexique à l'Oural : l'expertise humboldtienne au service du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiN: Alexander von Humboldt im Netz / International Review for Humboldtian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ingo Schwarz zum 65. Geburtstag, Bd. 15 (, Nr. 29)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage asiatique de Humboldt. Les interactions savoir-pouvoir au prisme de la fabrique géographique moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politique, opérateur de la construction des savoirs géographiques modernes : l'exemple des voyages d'Alexander von Humboldt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiN: Alexander von Humboldt im Netz / International Review for Humboldtian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XII (23), pp.26-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie est-elle une affaire d'hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADFIG, Oct 2025, Saint-Dié-des-Vosges (88), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir d'enseigner et de transformer : le genre au cœur de la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADFIG, Oct 2025, Saint-Dié-des-Vosges (88), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt : un savant du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al servizio della Nazione. Spazi, pratiche e strutture del lavoro degli esperti (1789-1870 ca.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le genre en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Luxembourg et Gaëlle Gillot, Oct 2024, Nogent-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation (II) de l'avancement des notices pour l'exposition Musea, L'utérus, un organe d'homme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guyvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposer l’utérus II : approche organique du corps féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Guyvarc'h, A. Hess, V. Mehl, Oct 2022, Lorient (56100), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être femmes en géographie française : quels effets croisés sur les femmes et la discipline ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Géographique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation (I) de l'avancement des notices pour l'exposition Musea, L'utérus, un organe d'homme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guyvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposer l’utérus I : approche organique du corps féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Guyvarc'h, A. Hess, V. Mehl, May 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Epistemology of Geography : Reflections on 10 years of Practices and Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies linguistiques : histoire, épistémologie, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Felix de Montety, May 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation en épistémologie pour les futurs enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la commission Histoire, épistémologie et didactique de la géographie (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner à distance : de l’exacerbation des inégalités, de la mise à l’épreuve des corps et des pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur des &amp;quot;patientes remarquables&amp;quot; : retours à deux voix sur une recherche autour de l'accouchement extra-hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter su et avec le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many translations of Humboldt's Cosmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raccontare il mondo, descrivere la natura. Alexander von Humboldt a 250 anni dalla nascita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et subjectivité: quelle place dans le voyage américain d’Alexander von Humboldt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude franco-allemande. Alexander von Humboldt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science & communication : avec l’émergence de l’Anthropocène, comment la pensée de Humboldt aide à surmonter les déconnections entre l’expertise scientifique et les acteurs sociaux et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt et les sciences du système Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et science : l'objectivité dans les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Ghermani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival "Trouble ton genre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue des géographes : hégémonie, traduction et multilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : Débats transdisciplinaires et transnationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du style et de la langue chez Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification des figures de style en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue et des géographes : hégémonie, traduction et multilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : Débats transdisciplinaires et transnationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt et le canal de Panama : réflexions sur un moment de prospective au 19ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de demain (urbains et ruraux) : approche géographique et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utérus : un cul-de-sac épistémologique pour les géographes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'utérus : de l'organe aux discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Mehl, Morgan Guyvarc'h et Isabelle Durand, Oct 2019, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages sensoriels : une approche sensible de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AGF : Les géographes et la nature. Nouveaux regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utérus violenté par les géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utero 2 : Posséder et violenter l'utérus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions du Cosmos d’Alexander von Humboldt : circulation et transformation des savoirs géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">143e congrès du CTHS : La transmission des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et mises en scène des territoires : représentations matérielles et réceptions citadines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du CIST : Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utopie scientifique d’Alexander von Humboldt : fédérer par-delà l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprécier la différence / Appreciating difference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt et l’écriture d’une géographie paysagère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt : l'intuition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many translations of Humboldt’s Cosmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RGS-IBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie et les autres sciences au début du XIXe siècle : entre proximité et distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française d'Histoire des Sciences et des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête du Pôle Nord : la chimérique construction d’un objet géographique (1845-1870)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée de Géopolitique des Espaces Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pologne dans les premiers bulletins de la Société de Géographie de Paris (1820-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises franco-polonaises de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux américains de Humboldt et Bonpland : histoires de récupérations politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème congrès international et interdisciplinaire Sciences, savoirs et politique: Alexander von Humboldt et Aimé Bonpland entre Europe et Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography, geographers and the foundation of nation in France, Prussia and Great-Britain (1800-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme colloque européen d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse textuelle et histoire de la géographie : questionner l'écriture du monde à travers les mots et les lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus de textes numériques comme objets de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on a moment of foundation : the differentiated institutionalisation of geography in France, Great-Britain and Prussia at the beginning of the 19th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference of Historical Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du spatial turn en histoire de la géographie : circulations, réseaux et spatialités d'Alexander von Humboldt (1769-1859)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Histoire des Sciences de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournant culturel et épistémologie de la géographie : réflexions sur une articulation autour de la figure humboldtienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourment culturel : doxa, tribulations et subversions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cerisy la Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu disciplinaire pour la géographie : mise en perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'interdisciplinarité à la transdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières sociétés de géographie (Paris, Berlin, Londres) entre coopération universaliste et concurrence nationale (1820-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international de la Commission de l'Histoire de la Géographie de l'UGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algérie de Bory de Saint-Vincent ou la construction d'un discours géographique colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conhecimento e Ciência Colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt diplomate : la France au prisme de la géopolitique prussienne dans les rapports diplomatiques de 1835-1847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Mein zweites Vaterland'.. Alexander von Humboldt und Frankreich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt : un géographe face au politique : l’exemple du voyage russe de 1829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action ou vérité : les géographes face à la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des émotions du voyageur à la construction d'une géographie du paysage : l'exemple des expéditions humboldtiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"DocGéo" Journée des Doctorants de Géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Reisenden zum Feldforscher, die Transformation der Geographie bei Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt – Reise und Werk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie connective ou le miroir du cosmos humboldtien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège Humboldt "L'unité dans la diversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements et pédagogies de la géographie dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 125-126, https://journals.openedition.org/gc/23916, 2025, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas e geopolíticas de tradução Circulação multilíngue do conhecimento e histórias transnacionais da geografia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2021, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.7969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure[s] de la géographie. Sentinelles des mouvements du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cavalier Bleu, 2025, Figure[s] de, 979-10-318-0774-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sensoriels : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Mehl, Laura Péaud. Presses Universitaires de Rennes, 262 p., 2019, Hors Série, 978-2-7535-7696-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie, émergence d'un champ scientifique. France, Prusse et Grande-Bretagne (1780-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie est-elle une affaire d'hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, 2025, Atlas pour tous, 978-2-08-046195-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des langues et des géographes. Hégémonie, traduction et multilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Ripoll; Sébastien Caillault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces critiques. Dimension spatiale des rapports sociaux et champ scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Rennes, 2025, Géographie sociale, 978-2-7535-9667-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Taffani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Brennetot; Clarisse Didelon-Loiseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le territoire. Concepts, définitions, construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.77-94, 2024, Espace et Territoires, 978-2-7535-9797-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many translations of Alexander von Humboldt’s Cosmos : international networks and centers of calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Tanca; Valentina Serra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raccontare il mondo, descrivere la natura: L’opera di Alexander von Humboldt tra letteratura e scienza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNICApress, pp.93-102, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pologne vue des premiers bulletins de la Société de Géographie de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydia Coudroy de Lille; Marek Wieckowski; Antoine Le Blanc; Maciej Jedrusik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie en partage. Coopérations franco-polonaises hier et aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eur'Orbem Éditions, 2022, Histoire(s), 979-10-96982-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utérus, un cul-de-sac épistémologique pour la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan Guyvarc'h; Véronique Mehl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utérus. De l’organe aux discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Rennes, 2022, Hors Série, 978-2-7535-8281-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire de la géographie coloniale. Retour sur les évoluions historiographiques et épistémologiques récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Clément; Mathis Stock; Anne Volvey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements de géographie. Une science sociale aux tournants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Rennes, 2021, Espace et Territoires, 978-2-7535-8098-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages humboldtiens : une mise en forme géographique des sens(ations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Mehl, Laura Péaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages sensoriels : approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.187-199, 2019, Hors Série, 978-2-7535-7696-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologies de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annette Ciattoni; Yvette Veyret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2018, 978-2-200-62122-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, objet de la géographie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Montabone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France, géographie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2018, Clefs Concours Géographie, 978-2-35030-455-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard historique sur l'enjeu inter- et transdisciplinaire pour la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'interdisciplinarité à la transdisciplinarité ? Nouveaux enjeux, nouveaux objets de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2017, Philosophie et transculturalit, 978-3-631-73196-3. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b11621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die diplomatischen Berichte Alexander von Humboldts aus Paris zwischen 1835 und 1847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mein zweites Vaterland". Alexander von Humboldt und Frankreich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie connective ou le miroir du cosmos humboldtien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Nour Sckell; Damien Ehrhardt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Soi et le Cosmos d'Alexander von Humboldt à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 182, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncker &amp; Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beiträge zur Politischen Wissenschaft (BPW), 978-3-428-14460-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et espace public (géographie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Utérus, un organe d’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuille méthodologique : Travailler la problématisation en géographie au CAPES et à l’agrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et subjectivité chez Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utérus, un organe d'homme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guyvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://musea.fr/s/musea/page/l-uterus-un-organe-d-hommes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre la discipline : quelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.8994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Humbolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Von Humbolt / Carl Ritter. Briefwechsel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.342-344 / vol. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Cyberespace au Geoweb. Internet est-il géographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet scientifique des Lumières aux géographies nationales. France, Prusse et Grande-Bretagne (1780-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Lyon 2 Lumière, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01198498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Favier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vergnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15698" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569d" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945620v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0966369X.2020.1836854" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.8520" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.739.0060" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.8003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pinto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1575.0034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31431" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/globe.2019.7742" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720870v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Collier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Mory" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1507" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044010ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431978v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuyala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720855v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4599" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4690" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacoeconomia.1621" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.1394" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.701.0099" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.794.0013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.941" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guyvarc'h" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mehl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hess" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Davis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ribeiro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328058v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ghermani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158701v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328123v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955281v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955271v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720884v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955294v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720913v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720910v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721037v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721055v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721057v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955299v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955298v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955303v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390702v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569o" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Davies" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.7969" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104678v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328032v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431994v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070463v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131462v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Taffani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238996v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239010v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239005v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328105v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11621" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077232v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/le-soi-et-le-cosmos-d-alexander-von-humboldt-a-nos-jours.html?" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131473v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338233v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518934v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328138v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955225v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037620v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037592v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8994" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241488v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242086v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01198498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vh0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Favier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vergnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15698" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9376" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.8520" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0966369X.2020.1836854" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.739.0060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.8003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1575.0034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pinto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/globe.2019.7742" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Collier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Mory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1507" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044010ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuyala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4599" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4690" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.1394" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacoeconomia.1621" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.794.0013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.701.0099" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.941" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guyvarc'h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mehl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hess" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Davis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ribeiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328058v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ghermani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328123v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955272v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720884v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720913v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721057v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339093v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Davies" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.7969" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328032v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431994v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Taffani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239010v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328105v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955205v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11621" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077232v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/le-soi-et-le-cosmos-d-alexander-von-humboldt-a-nos-jours.html?" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518934v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328138v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037620v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037592v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8994" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242079v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01198498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>