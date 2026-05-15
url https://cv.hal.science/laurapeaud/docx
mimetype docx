--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Péaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’enseignement devient un terrain d’enquête sensible. Retour sur deux moments de recherche à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276, pp.151-164. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vh0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accouchements extra-hospitaliers en Isère : entre juste médicalisation et retour à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, [En ligne] article en pré-publication. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13w2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les géographes s’emparent de l’éducation et de la pédagogie. Regards croisés sur l’enseignement de la géographie dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125-126, pp.5-25. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le genre en géographie à l’université. Entre nécessités et obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125-126, pp.93-109. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlding geographies: A question of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Abdoul Ahad Mbacké Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet J Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tran.70039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et engagement des géographes français, allemands et britanniques en contexte colonial (1800-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Globe - Revue genevoise de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et genre des géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.9376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'épistémologie à l'université. Deux propositions de progression de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feuilles de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps enseignants et corps étudiants à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation also is a matter of style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.8520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Theory in Troubled Times, Kathleen Lennon & Rachel Aslop, 2020, Cambridge, Polity Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Place and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.748-751. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0966369X.2020.1836854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'enseignement depuis nos corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 455, pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du style et de la langue chez Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 739-740 (3-4), pp.60-79. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.739.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et géopolitiques de la traduction, circulation multilingue des savoirs et histoires transnationales de la géographie : perspectives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.8003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt et les acteurs politiques mexicains (1804-1825)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1575, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1575.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du colloque du CIST 2018 - « Représenter les territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du marketing territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épreuve de hors-programme à l’agrégation de géographie : héritages et renouvellement (2003-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.31431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie mexicaine d'Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Globe - Revue genevoise de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.43-61. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/globe.2019.7742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Question of Space: Interrogating the Spatial Turn between Disciplines, by Marijn Nieuwenhuis and David Crouch London: Rowman and Littlefield, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Space, Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche pluri-, inter- et transdisciplinaire en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vincent-Mory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire discipline : la géographie à la Société de Géographie de Paris entre 1800 et 1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité et les géographes français au 20e siècle. D’une approche historique à une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.21-55. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1044010ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURATION DE LA VIE DE LABORATOIRE EN GÉOGRAPHIE THÉORIQUE ET QUANTITATIVE : MÉMOIRES DE L’ÉQUIPE P.A.R.I.S. (1960 À AUJOURD’HUI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cuyala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Qu'est-ce qui fait laboratoire ?, 18, http://aau.archi.fr/crenau/revue-lieux-communs/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage russe d’Alexander von Humboldt (1829). Une lecture à la lumière du tournant spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.239-256. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.4599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la vie de laboratoire en géographie théorique et quantitative : les mémoires de l'équipe P.A.R.I.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cuyala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Qu'est-ce qui fait laboratoire ?, 18, pp.175-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kraft T., 2014, Figuren des Wissens bei Alexander von Humboldt. Essai, Tableau und Atlas in Amerikanischen Reisewerk, Berlin/Boston, De Gruyter, 360 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports philosophiques à la pensée géographique de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.81-96. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.4690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet scientifique des Lumières aux géographies nationales. France, Prusse et Grande-Bretagne (1780-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières sociétés de géographie (Paris, Berlin, Londres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de l’Algérie selon Bory de Saint-Vincent (1778-1846) et la construction d'un discours géographique colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaço e Economia, Revista Brasileira de Geografia Econômica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacoeconomia.1621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir le monde&amp;quot; : les images dans l'oeuvre d'Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.794.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire la géographie de Conrad Malte-Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 701, pp.99-122. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.701.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des émotions du voyageur. A la construction d'une géographie du paysage : l'exemple des expéditions humboldtiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'ADES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Voyages, perceptions et mobilités, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Mexique à l'Oural : l'expertise humboldtienne au service du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiN: Alexander von Humboldt im Netz / International Review for Humboldtian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ingo Schwarz zum 65. Geburtstag, Bd. 15 (, Nr. 29)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage asiatique de Humboldt. Les interactions savoir-pouvoir au prisme de la fabrique géographique moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politique, opérateur de la construction des savoirs géographiques modernes : l'exemple des voyages d'Alexander von Humboldt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiN: Alexander von Humboldt im Netz / International Review for Humboldtian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XII (23), pp.26-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie est-elle une affaire d'hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADFIG, Oct 2025, Saint-Dié-des-Vosges (88), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir d'enseigner et de transformer : le genre au cœur de la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADFIG, Oct 2025, Saint-Dié-des-Vosges (88), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt : un savant du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al servizio della Nazione. Spazi, pratiche e strutture del lavoro degli esperti (1789-1870 ca.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le genre en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Luxembourg et Gaëlle Gillot, Oct 2024, Nogent-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation (II) de l'avancement des notices pour l'exposition Musea, L'utérus, un organe d'homme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guyvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposer l’utérus II : approche organique du corps féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Guyvarc'h, A. Hess, V. Mehl, Oct 2022, Lorient (56100), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être femmes en géographie française : quels effets croisés sur les femmes et la discipline ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Géographique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation (I) de l'avancement des notices pour l'exposition Musea, L'utérus, un organe d'homme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guyvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposer l’utérus I : approche organique du corps féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Guyvarc'h, A. Hess, V. Mehl, May 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Epistemology of Geography : Reflections on 10 years of Practices and Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies linguistiques : histoire, épistémologie, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Felix de Montety, May 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation en épistémologie pour les futurs enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la commission Histoire, épistémologie et didactique de la géographie (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner à distance : de l’exacerbation des inégalités, de la mise à l’épreuve des corps et des pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur des &amp;quot;patientes remarquables&amp;quot; : retours à deux voix sur une recherche autour de l'accouchement extra-hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter su et avec le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many translations of Humboldt's Cosmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raccontare il mondo, descrivere la natura. Alexander von Humboldt a 250 anni dalla nascita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et subjectivité: quelle place dans le voyage américain d’Alexander von Humboldt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude franco-allemande. Alexander von Humboldt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science & communication : avec l’émergence de l’Anthropocène, comment la pensée de Humboldt aide à surmonter les déconnections entre l’expertise scientifique et les acteurs sociaux et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt et les sciences du système Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et science : l'objectivité dans les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Ghermani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival "Trouble ton genre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue des géographes : hégémonie, traduction et multilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : Débats transdisciplinaires et transnationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du style et de la langue chez Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification des figures de style en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue et des géographes : hégémonie, traduction et multilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : Débats transdisciplinaires et transnationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt et le canal de Panama : réflexions sur un moment de prospective au 19ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de demain (urbains et ruraux) : approche géographique et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utérus : un cul-de-sac épistémologique pour les géographes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'utérus : de l'organe aux discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Mehl, Morgan Guyvarc'h et Isabelle Durand, Oct 2019, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages sensoriels : une approche sensible de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AGF : Les géographes et la nature. Nouveaux regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utérus violenté par les géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utero 2 : Posséder et violenter l'utérus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions du Cosmos d’Alexander von Humboldt : circulation et transformation des savoirs géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">143e congrès du CTHS : La transmission des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et mises en scène des territoires : représentations matérielles et réceptions citadines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du CIST : Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utopie scientifique d’Alexander von Humboldt : fédérer par-delà l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprécier la différence / Appreciating difference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt et l’écriture d’une géographie paysagère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt : l'intuition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many translations of Humboldt’s Cosmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RGS-IBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie et les autres sciences au début du XIXe siècle : entre proximité et distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française d'Histoire des Sciences et des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête du Pôle Nord : la chimérique construction d’un objet géographique (1845-1870)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée de Géopolitique des Espaces Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pologne dans les premiers bulletins de la Société de Géographie de Paris (1820-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises franco-polonaises de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux américains de Humboldt et Bonpland : histoires de récupérations politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème congrès international et interdisciplinaire Sciences, savoirs et politique: Alexander von Humboldt et Aimé Bonpland entre Europe et Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography, geographers and the foundation of nation in France, Prussia and Great-Britain (1800-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme colloque européen d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse textuelle et histoire de la géographie : questionner l'écriture du monde à travers les mots et les lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus de textes numériques comme objets de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on a moment of foundation : the differentiated institutionalisation of geography in France, Great-Britain and Prussia at the beginning of the 19th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference of Historical Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du spatial turn en histoire de la géographie : circulations, réseaux et spatialités d'Alexander von Humboldt (1769-1859)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Histoire des Sciences de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournant culturel et épistémologie de la géographie : réflexions sur une articulation autour de la figure humboldtienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourment culturel : doxa, tribulations et subversions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cerisy la Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu disciplinaire pour la géographie : mise en perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'interdisciplinarité à la transdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières sociétés de géographie (Paris, Berlin, Londres) entre coopération universaliste et concurrence nationale (1820-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international de la Commission de l'Histoire de la Géographie de l'UGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algérie de Bory de Saint-Vincent ou la construction d'un discours géographique colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conhecimento e Ciência Colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt diplomate : la France au prisme de la géopolitique prussienne dans les rapports diplomatiques de 1835-1847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Mein zweites Vaterland'.. Alexander von Humboldt und Frankreich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt : un géographe face au politique : l’exemple du voyage russe de 1829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action ou vérité : les géographes face à la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des émotions du voyageur à la construction d'une géographie du paysage : l'exemple des expéditions humboldtiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"DocGéo" Journée des Doctorants de Géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Reisenden zum Feldforscher, die Transformation der Geographie bei Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt – Reise und Werk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie connective ou le miroir du cosmos humboldtien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège Humboldt "L'unité dans la diversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements et pédagogies de la géographie dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 125-126, https://journals.openedition.org/gc/23916, 2025, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas e geopolíticas de tradução Circulação multilíngue do conhecimento e histórias transnacionais da geografia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2021, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.7969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure[s] de la géographie. Sentinelles des mouvements du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cavalier Bleu, 2025, Figure[s] de, 979-10-318-0774-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sensoriels : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Mehl, Laura Péaud. Presses Universitaires de Rennes, 262 p., 2019, Hors Série, 978-2-7535-7696-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie, émergence d'un champ scientifique. France, Prusse et Grande-Bretagne (1780-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie est-elle une affaire d'hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, 2025, Atlas pour tous, 978-2-08-046195-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des langues et des géographes. Hégémonie, traduction et multilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Ripoll; Sébastien Caillault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces critiques. Dimension spatiale des rapports sociaux et champ scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Rennes, 2025, Géographie sociale, 978-2-7535-9667-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Taffani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Brennetot; Clarisse Didelon-Loiseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le territoire. Concepts, définitions, construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.77-94, 2024, Espace et Territoires, 978-2-7535-9797-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many translations of Alexander von Humboldt’s Cosmos : international networks and centers of calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Tanca; Valentina Serra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raccontare il mondo, descrivere la natura: L’opera di Alexander von Humboldt tra letteratura e scienza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNICApress, pp.93-102, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pologne vue des premiers bulletins de la Société de Géographie de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydia Coudroy de Lille; Marek Wieckowski; Antoine Le Blanc; Maciej Jedrusik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie en partage. Coopérations franco-polonaises hier et aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eur'Orbem Éditions, 2022, Histoire(s), 979-10-96982-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utérus, un cul-de-sac épistémologique pour la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan Guyvarc'h; Véronique Mehl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utérus. De l’organe aux discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Rennes, 2022, Hors Série, 978-2-7535-8281-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire de la géographie coloniale. Retour sur les évoluions historiographiques et épistémologiques récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Clément; Mathis Stock; Anne Volvey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements de géographie. Une science sociale aux tournants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Rennes, 2021, Espace et Territoires, 978-2-7535-8098-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages humboldtiens : une mise en forme géographique des sens(ations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Mehl, Laura Péaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages sensoriels : approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.187-199, 2019, Hors Série, 978-2-7535-7696-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologies de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annette Ciattoni; Yvette Veyret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2018, 978-2-200-62122-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, objet de la géographie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Montabone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France, géographie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2018, Clefs Concours Géographie, 978-2-35030-455-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard historique sur l'enjeu inter- et transdisciplinaire pour la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'interdisciplinarité à la transdisciplinarité ? Nouveaux enjeux, nouveaux objets de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2017, Philosophie et transculturalit, 978-3-631-73196-3. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b11621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die diplomatischen Berichte Alexander von Humboldts aus Paris zwischen 1835 und 1847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mein zweites Vaterland". Alexander von Humboldt und Frankreich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie connective ou le miroir du cosmos humboldtien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Nour Sckell; Damien Ehrhardt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Soi et le Cosmos d'Alexander von Humboldt à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 182, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncker &amp; Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beiträge zur Politischen Wissenschaft (BPW), 978-3-428-14460-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et espace public (géographie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Utérus, un organe d’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuille méthodologique : Travailler la problématisation en géographie au CAPES et à l’agrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et subjectivité chez Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utérus, un organe d'homme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guyvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://musea.fr/s/musea/page/l-uterus-un-organe-d-hommes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre la discipline : quelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.8994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Humbolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Von Humbolt / Carl Ritter. Briefwechsel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.342-344 / vol. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Cyberespace au Geoweb. Internet est-il géographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet scientifique des Lumières aux géographies nationales. France, Prusse et Grande-Bretagne (1780-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Lyon 2 Lumière, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01198498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Péaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’enseignement devient un terrain d’enquête sensible. Retour sur deux moments de recherche à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276, pp.151-164. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vh0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accouchements extra-hospitaliers en Isère : entre juste médicalisation et retour à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, [En ligne] article en pré-publication. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13w2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les géographes s’emparent de l’éducation et de la pédagogie. Regards croisés sur l’enseignement de la géographie dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125-126, pp.5-25. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlding geographies: A question of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Abdoul Ahad Mbacké Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet J Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tran.70039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le genre en géographie à l’université. Entre nécessités et obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125-126, pp.93-109. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et engagement des géographes français, allemands et britanniques en contexte colonial (1800-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Globe - Revue genevoise de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et genre des géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.9376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'épistémologie à l'université. Deux propositions de progression de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feuilles de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps enseignants et corps étudiants à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation also is a matter of style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.8520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'enseignement depuis nos corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 455, pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Theory in Troubled Times, Kathleen Lennon & Rachel Aslop, 2020, Cambridge, Polity Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Place and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.748-751. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0966369X.2020.1836854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du style et de la langue chez Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 739-740 (3-4), pp.60-79. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.739.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et géopolitiques de la traduction, circulation multilingue des savoirs et histoires transnationales de la géographie : perspectives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.8003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt et les acteurs politiques mexicains (1804-1825)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1575, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1575.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du colloque du CIST 2018 - « Représenter les territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du marketing territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épreuve de hors-programme à l’agrégation de géographie : héritages et renouvellement (2003-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.31431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie mexicaine d'Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Globe - Revue genevoise de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.43-61. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/globe.2019.7742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Question of Space: Interrogating the Spatial Turn between Disciplines, by Marijn Nieuwenhuis and David Crouch London: Rowman and Littlefield, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Space, Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche pluri-, inter- et transdisciplinaire en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vincent-Mory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire discipline : la géographie à la Société de Géographie de Paris entre 1800 et 1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité et les géographes français au 20e siècle. D’une approche historique à une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.21-55. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1044010ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURATION DE LA VIE DE LABORATOIRE EN GÉOGRAPHIE THÉORIQUE ET QUANTITATIVE : MÉMOIRES DE L’ÉQUIPE P.A.R.I.S. (1960 À AUJOURD’HUI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cuyala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Qu'est-ce qui fait laboratoire ?, 18, http://aau.archi.fr/crenau/revue-lieux-communs/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage russe d’Alexander von Humboldt (1829). Une lecture à la lumière du tournant spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.239-256. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.4599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la vie de laboratoire en géographie théorique et quantitative : les mémoires de l'équipe P.A.R.I.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cuyala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Qu'est-ce qui fait laboratoire ?, 18, pp.175-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kraft T., 2014, Figuren des Wissens bei Alexander von Humboldt. Essai, Tableau und Atlas in Amerikanischen Reisewerk, Berlin/Boston, De Gruyter, 360 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports philosophiques à la pensée géographique de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.81-96. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.4690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet scientifique des Lumières aux géographies nationales. France, Prusse et Grande-Bretagne (1780-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières sociétés de géographie (Paris, Berlin, Londres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de l’Algérie selon Bory de Saint-Vincent (1778-1846) et la construction d'un discours géographique colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaço e Economia, Revista Brasileira de Geografia Econômica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacoeconomia.1621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire la géographie de Conrad Malte-Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 701, pp.99-122. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.701.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir le monde&amp;quot; : les images dans l'oeuvre d'Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.794.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des émotions du voyageur. A la construction d'une géographie du paysage : l'exemple des expéditions humboldtiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'ADES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Voyages, perceptions et mobilités, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Mexique à l'Oural : l'expertise humboldtienne au service du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiN: Alexander von Humboldt im Netz / International Review for Humboldtian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ingo Schwarz zum 65. Geburtstag, Bd. 15 (, Nr. 29)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage asiatique de Humboldt. Les interactions savoir-pouvoir au prisme de la fabrique géographique moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politique, opérateur de la construction des savoirs géographiques modernes : l'exemple des voyages d'Alexander von Humboldt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiN: Alexander von Humboldt im Netz / International Review for Humboldtian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XII (23), pp.26-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie est-elle une affaire d'hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADFIG, Oct 2025, Saint-Dié-des-Vosges (88), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir d'enseigner et de transformer : le genre au cœur de la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADFIG, Oct 2025, Saint-Dié-des-Vosges (88), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt : un savant du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al servizio della Nazione. Spazi, pratiche e strutture del lavoro degli esperti (1789-1870 ca.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le genre en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Luxembourg et Gaëlle Gillot, Oct 2024, Nogent-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation (II) de l'avancement des notices pour l'exposition Musea, L'utérus, un organe d'homme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guyvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposer l’utérus II : approche organique du corps féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Guyvarc'h, A. Hess, V. Mehl, Oct 2022, Lorient (56100), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être femmes en géographie française : quels effets croisés sur les femmes et la discipline ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Géographique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Epistemology of Geography : Reflections on 10 years of Practices and Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation (I) de l'avancement des notices pour l'exposition Musea, L'utérus, un organe d'homme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guyvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposer l’utérus I : approche organique du corps féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Guyvarc'h, A. Hess, V. Mehl, May 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner à distance : de l’exacerbation des inégalités, de la mise à l’épreuve des corps et des pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies linguistiques : histoire, épistémologie, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Felix de Montety, May 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation en épistémologie pour les futurs enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la commission Histoire, épistémologie et didactique de la géographie (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur des &amp;quot;patientes remarquables&amp;quot; : retours à deux voix sur une recherche autour de l'accouchement extra-hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter su et avec le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science & communication : avec l’émergence de l’Anthropocène, comment la pensée de Humboldt aide à surmonter les déconnections entre l’expertise scientifique et les acteurs sociaux et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt et les sciences du système Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et science : l'objectivité dans les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Ghermani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival "Trouble ton genre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many translations of Humboldt's Cosmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raccontare il mondo, descrivere la natura. Alexander von Humboldt a 250 anni dalla nascita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et subjectivité: quelle place dans le voyage américain d’Alexander von Humboldt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude franco-allemande. Alexander von Humboldt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue des géographes : hégémonie, traduction et multilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : Débats transdisciplinaires et transnationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du style et de la langue chez Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification des figures de style en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue et des géographes : hégémonie, traduction et multilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : Débats transdisciplinaires et transnationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utérus : un cul-de-sac épistémologique pour les géographes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'utérus : de l'organe aux discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Mehl, Morgan Guyvarc'h et Isabelle Durand, Oct 2019, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt et le canal de Panama : réflexions sur un moment de prospective au 19ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de demain (urbains et ruraux) : approche géographique et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages sensoriels : une approche sensible de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AGF : Les géographes et la nature. Nouveaux regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utérus violenté par les géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utero 2 : Posséder et violenter l'utérus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions du Cosmos d’Alexander von Humboldt : circulation et transformation des savoirs géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">143e congrès du CTHS : La transmission des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et mises en scène des territoires : représentations matérielles et réceptions citadines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du CIST : Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utopie scientifique d’Alexander von Humboldt : fédérer par-delà l’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprécier la différence / Appreciating difference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt et l’écriture d’une géographie paysagère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt : l'intuition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many translations of Humboldt’s Cosmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RGS-IBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie et les autres sciences au début du XIXe siècle : entre proximité et distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française d'Histoire des Sciences et des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête du Pôle Nord : la chimérique construction d’un objet géographique (1845-1870)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée de Géopolitique des Espaces Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux américains de Humboldt et Bonpland : histoires de récupérations politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème congrès international et interdisciplinaire Sciences, savoirs et politique: Alexander von Humboldt et Aimé Bonpland entre Europe et Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pologne dans les premiers bulletins de la Société de Géographie de Paris (1820-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises franco-polonaises de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography, geographers and the foundation of nation in France, Prussia and Great-Britain (1800-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme colloque européen d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse textuelle et histoire de la géographie : questionner l'écriture du monde à travers les mots et les lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus de textes numériques comme objets de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on a moment of foundation : the differentiated institutionalisation of geography in France, Great-Britain and Prussia at the beginning of the 19th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference of Historical Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du spatial turn en histoire de la géographie : circulations, réseaux et spatialités d'Alexander von Humboldt (1769-1859)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Histoire des Sciences de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu disciplinaire pour la géographie : mise en perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'interdisciplinarité à la transdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournant culturel et épistémologie de la géographie : réflexions sur une articulation autour de la figure humboldtienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourment culturel : doxa, tribulations et subversions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cerisy la Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières sociétés de géographie (Paris, Berlin, Londres) entre coopération universaliste et concurrence nationale (1820-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international de la Commission de l'Histoire de la Géographie de l'UGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algérie de Bory de Saint-Vincent ou la construction d'un discours géographique colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conhecimento e Ciência Colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt diplomate : la France au prisme de la géopolitique prussienne dans les rapports diplomatiques de 1835-1847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Mein zweites Vaterland'.. Alexander von Humboldt und Frankreich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humboldt : un géographe face au politique : l’exemple du voyage russe de 1829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action ou vérité : les géographes face à la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des émotions du voyageur à la construction d'une géographie du paysage : l'exemple des expéditions humboldtiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"DocGéo" Journée des Doctorants de Géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Reisenden zum Feldforscher, die Transformation der Geographie bei Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt – Reise und Werk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie connective ou le miroir du cosmos humboldtien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège Humboldt "L'unité dans la diversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignements et pédagogies de la géographie dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 125-126, https://journals.openedition.org/gc/23916, 2025, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas e geopolíticas de tradução Circulação multilíngue do conhecimento e histórias transnacionais da geografia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2021, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.7969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure[s] de la géographie. Sentinelles des mouvements du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cavalier Bleu, 2025, Figure[s] de, 979-10-318-0774-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sensoriels : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Mehl, Laura Péaud. Presses Universitaires de Rennes, 262 p., 2019, Hors Série, 978-2-7535-7696-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie, émergence d'un champ scientifique. France, Prusse et Grande-Bretagne (1780-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie est-elle une affaire d'hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, 2025, Atlas pour tous, 978-2-08-046195-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des langues et des géographes. Hégémonie, traduction et multilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Ripoll; Sébastien Caillault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces critiques. Dimension spatiale des rapports sociaux et champ scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Rennes, 2025, Géographie sociale, 978-2-7535-9667-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Taffani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Brennetot; Clarisse Didelon-Loiseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le territoire. Concepts, définitions, construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.77-94, 2024, Espace et Territoires, 978-2-7535-9797-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many translations of Alexander von Humboldt’s Cosmos : international networks and centers of calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Tanca; Valentina Serra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raccontare il mondo, descrivere la natura: L’opera di Alexander von Humboldt tra letteratura e scienza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNICApress, pp.93-102, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pologne vue des premiers bulletins de la Société de Géographie de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydia Coudroy de Lille; Marek Wieckowski; Antoine Le Blanc; Maciej Jedrusik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie en partage. Coopérations franco-polonaises hier et aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eur'Orbem Éditions, 2022, Histoire(s), 979-10-96982-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utérus, un cul-de-sac épistémologique pour la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan Guyvarc'h; Véronique Mehl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utérus. De l’organe aux discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Rennes, 2022, Hors Série, 978-2-7535-8281-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire de la géographie coloniale. Retour sur les évoluions historiographiques et épistémologiques récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Clément; Mathis Stock; Anne Volvey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements de géographie. Une science sociale aux tournants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PU Rennes, 2021, Espace et Territoires, 978-2-7535-8098-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages humboldtiens : une mise en forme géographique des sens(ations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Mehl, Laura Péaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages sensoriels : approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.187-199, 2019, Hors Série, 978-2-7535-7696-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologies de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annette Ciattoni; Yvette Veyret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2018, 978-2-200-62122-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, objet de la géographie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Montabone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France, géographie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2018, Clefs Concours Géographie, 978-2-35030-455-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard historique sur l'enjeu inter- et transdisciplinaire pour la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'interdisciplinarité à la transdisciplinarité ? Nouveaux enjeux, nouveaux objets de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2017, Philosophie et transculturalit, 978-3-631-73196-3. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b11621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die diplomatischen Berichte Alexander von Humboldts aus Paris zwischen 1835 und 1847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mein zweites Vaterland". Alexander von Humboldt und Frankreich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie connective ou le miroir du cosmos humboldtien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Nour Sckell; Damien Ehrhardt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Soi et le Cosmos d'Alexander von Humboldt à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 182, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncker &amp; Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beiträge zur Politischen Wissenschaft (BPW), 978-3-428-14460-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et espace public (géographie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Utérus, un organe d’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuille méthodologique : Travailler la problématisation en géographie au CAPES et à l’agrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et subjectivité chez Alexander von Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Humboldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utérus, un organe d'homme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guyvarc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://musea.fr/s/musea/page/l-uterus-un-organe-d-hommes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre la discipline : quelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.8994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Humbolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Von Humbolt / Carl Ritter. Briefwechsel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.342-344 / vol. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Cyberespace au Geoweb. Internet est-il géographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet scientifique des Lumières aux géographies nationales. France, Prusse et Grande-Bretagne (1780-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Lyon 2 Lumière, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01198498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vh0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Favier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vergnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15698" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9376" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.8520" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0966369X.2020.1836854" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.739.0060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.8003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1575.0034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pinto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/globe.2019.7742" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Collier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Mory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1507" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044010ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuyala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4599" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4690" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.1394" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacoeconomia.1621" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.794.0013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.701.0099" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.941" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guyvarc'h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mehl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hess" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Davis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ribeiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328058v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ghermani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328123v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955272v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720884v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720913v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721057v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339093v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Davies" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.7969" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328032v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431994v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Taffani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239010v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328105v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955205v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11621" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077232v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/le-soi-et-le-cosmos-d-alexander-von-humboldt-a-nos-jours.html?" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518934v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328138v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037620v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037592v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8994" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242079v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01198498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vh0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Favier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vergnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15698" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9376" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.8520" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0966369X.2020.1836854" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.739.0060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.8003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1575.0034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pinto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/globe.2019.7742" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Collier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Mory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1507" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044010ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuyala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4599" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4690" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.1394" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacoeconomia.1621" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.701.0099" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.794.0013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.941" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guyvarc'h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mehl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hess" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Davis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ribeiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ghermani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955272v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720884v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720913v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721057v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339093v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Davies" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.7969" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328032v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431994v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Taffani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239010v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328105v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955205v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11621" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077232v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duncker-humblot.de/index.php/le-soi-et-le-cosmos-d-alexander-von-humboldt-a-nos-jours.html?" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518934v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328138v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037620v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037592v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8994" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242079v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01198498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>