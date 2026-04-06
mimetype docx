--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -408,316 +408,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01251465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements climatiques : approche conceptuelle comparée en sciences humaines et sociales</w:t>
+                <w:t xml:space="preserve">La loi de transition énergétique pour la croissance verte du 17 août 2015 : perspectives de recherche, colloque international « Energie et Territoire », 15-16 octobre 2015, Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements climatiques et aménagements urbains : quels discours, quelles expériences à l’échelle urbaine ?, 82ème congrès de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone pour le Savoir (ACFAS), May 2015, Concordia (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Colloque international « Energie et Territoire » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Baumont; Emmanuelle Taugourdeau; Réseau Transition, Oct 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237764v1</w:t>
+                <w:t xml:space="preserve">halshs-01251470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le service public de l’efficacité énergétique et les collectivités territoriales. Colloque annuel du GRALE</w:t>
+                <w:t xml:space="preserve">Présentation du Réseau de recherche et d’innovation sur la transition socio-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pissaloux Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernance et Innovations dans les systèmes énergétiques : quel rôle pour les collectivités territoriales ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de recherche sur l'administration locale en Europe (GRALE); EDF, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Assises nationales de l’énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237802v1</w:t>
+                <w:t xml:space="preserve">halshs-01237766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi de transition énergétique pour la croissance verte du 17 août 2015 : perspectives de recherche, colloque international « Energie et Territoire », 15-16 octobre 2015, Dijon</w:t>
+                <w:t xml:space="preserve">Le service public de l’efficacité énergétique et les collectivités territoriales. Colloque annuel du GRALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pissaloux Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Energie et Territoire » </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Baumont; Emmanuelle Taugourdeau; Réseau Transition, Oct 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Gouvernance et Innovations dans les systèmes énergétiques : quel rôle pour les collectivités territoriales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de recherche sur l'administration locale en Europe (GRALE); EDF, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01251470v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Réseau de recherche et d’innovation sur la transition socio-écologique</w:t>
+                <w:t xml:space="preserve">Les changements climatiques : approche conceptuelle comparée en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises nationales de l’énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Changements climatiques et aménagements urbains : quels discours, quelles expériences à l’échelle urbaine ?, 82ème congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone pour le Savoir (ACFAS), May 2015, Concordia (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237766v1</w:t>
+                <w:t xml:space="preserve">halshs-01237764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et alimentation. Enjeux juridiques et sociologiques.</w:t>
               </w:r>
@@ -1886,185 +1886,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'Innovation et de Recherche sur la Transition Socio-écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No.3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Abramowitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 3, MSH Dijon; ADEME Bourgogne. 2015, 71 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseaux Transition Socio-Ecologique / MSH Dijon. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138170v1</w:t>
+                <w:t xml:space="preserve">hal-03126053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No.3)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseau d'Innovation et de Recherche sur la Transition Socio-écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseaux Transition Socio-Ecologique / MSH Dijon. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 3, MSH Dijon; ADEME Bourgogne. 2015, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126053v1</w:t>
+                <w:t xml:space="preserve">hal-01138170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur la gouvernance du Réseau d’innovation et de recherche sur la Transition socio-écologique</w:t>
               </w:r>
@@ -2617,51 +2617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236121v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pissaloux Jean-Luc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251002v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Barra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236121v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pissaloux Jean-Luc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251002v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Barra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>