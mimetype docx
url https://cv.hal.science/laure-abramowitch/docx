--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -339,467 +339,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'arrêt &amp;quot;Cassis de Dijon&amp;quot; à l'affaire Giboulot : la Bourgogne viticole dans la jurisprudence, « Bourgogne viticole(s) : enjeux et perspectives historiques d’un territoire du vin », Colloque international de la Chaine Unesco Cultures et Traditions du Vin, 3-4 décembre 2015, Dijon</w:t>
+                <w:t xml:space="preserve">Le service public de l’efficacité énergétique et les collectivités territoriales. Colloque annuel du GRALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pissaloux Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Bourgogne viticole(s) : enjeux et perspectives historiques d’un territoire du vin »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Unesco Vigne et vin, Dec 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Gouvernance et Innovations dans les systèmes énergétiques : quel rôle pour les collectivités territoriales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de recherche sur l'administration locale en Europe (GRALE); EDF, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01251465v1</w:t>
+                <w:t xml:space="preserve">halshs-01237802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi de transition énergétique pour la croissance verte du 17 août 2015 : perspectives de recherche, colloque international « Energie et Territoire », 15-16 octobre 2015, Dijon</w:t>
+                <w:t xml:space="preserve">Les changements climatiques : approche conceptuelle comparée en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Energie et Territoire » </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Baumont; Emmanuelle Taugourdeau; Réseau Transition, Oct 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Changements climatiques et aménagements urbains : quels discours, quelles expériences à l’échelle urbaine ?, 82ème congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone pour le Savoir (ACFAS), May 2015, Concordia (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01251470v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Réseau de recherche et d’innovation sur la transition socio-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales de l’énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le service public de l’efficacité énergétique et les collectivités territoriales. Colloque annuel du GRALE</w:t>
+                <w:t xml:space="preserve">La loi de transition énergétique pour la croissance verte du 17 août 2015 : perspectives de recherche, colloque international « Energie et Territoire », 15-16 octobre 2015, Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pissaloux Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernance et Innovations dans les systèmes énergétiques : quel rôle pour les collectivités territoriales ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de recherche sur l'administration locale en Europe (GRALE); EDF, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Energie et Territoire » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Baumont; Emmanuelle Taugourdeau; Réseau Transition, Oct 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237802v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01251470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements climatiques : approche conceptuelle comparée en sciences humaines et sociales</w:t>
+                <w:t xml:space="preserve">Genre et alimentation. Enjeux juridiques et sociologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements climatiques et aménagements urbains : quels discours, quelles expériences à l’échelle urbaine ?, 82ème congrès de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone pour le Savoir (ACFAS), May 2015, Concordia (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Care, genre et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237764v1</w:t>
+                <w:t xml:space="preserve">halshs-01251002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et alimentation. Enjeux juridiques et sociologiques.</w:t>
+                <w:t xml:space="preserve">De l'arrêt &amp;quot;Cassis de Dijon&amp;quot; à l'affaire Giboulot : la Bourgogne viticole dans la jurisprudence, « Bourgogne viticole(s) : enjeux et perspectives historiques d’un territoire du vin », Colloque international de la Chaine Unesco Cultures et Traditions du Vin, 3-4 décembre 2015, Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Care, genre et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">« Bourgogne viticole(s) : enjeux et perspectives historiques d’un territoire du vin »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Unesco Vigne et vin, Dec 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01251002v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01251465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Réseau de recherche et d’innovation sur la transition socio-écologique</w:t>
               </w:r>
@@ -1886,504 +1886,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No.3)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseau d'Innovation et de Recherche sur la Transition Socio-écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseaux Transition Socio-Ecologique / MSH Dijon. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 3, MSH Dijon; ADEME Bourgogne. 2015, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126053v1</w:t>
+                <w:t xml:space="preserve">hal-01138170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'Innovation et de Recherche sur la Transition Socio-écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No.3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Abramowitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 3, MSH Dijon; ADEME Bourgogne. 2015, 71 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseaux Transition Socio-Ecologique / MSH Dijon. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138170v1</w:t>
+                <w:t xml:space="preserve">hal-03126053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur la gouvernance du Réseau d’innovation et de recherche sur la Transition socio-écologique</w:t>
+                <w:t xml:space="preserve">Rapport final du projet « Villes en Transition : le cas du quartier de de la Fontaine d’Ouche à Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 1, MSH Dijon; ADEME Bourgogne. 2014, 51 p</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] MSH Dijon; MEDDLT; ADEME. 2014, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138177v1</w:t>
+                <w:t xml:space="preserve">hal-01138125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet « Villes en Transition : le cas du quartier de de la Fontaine d’Ouche à Dijon</w:t>
+                <w:t xml:space="preserve">Structuration thématique et politique de communication du Réseau d’innovation et de recherche sur la Transition socio-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Abramowitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2, MSH Dijon; ADEME. 2014, 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Castel</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-01138125v1</w:t>
+                <w:t xml:space="preserve">hal-01138158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration thématique et politique de communication du Réseau d’innovation et de recherche sur la Transition socio-écologique</w:t>
+                <w:t xml:space="preserve">Rapport sur la gouvernance du Réseau d’innovation et de recherche sur la Transition socio-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 1, MSH Dijon; ADEME Bourgogne. 2014, 51 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Martin</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01138158v1</w:t>
+                <w:t xml:space="preserve">hal-01138177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le service public de l’énergie : définition et enjeux pour un service public de l’efficacité énergétique</w:t>
               </w:r>
@@ -2617,51 +2617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236121v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pissaloux Jean-Luc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251002v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Barra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236121v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pissaloux Jean-Luc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237764v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251002v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Barra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>