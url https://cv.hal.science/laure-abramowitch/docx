--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -339,247 +339,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le service public de l’efficacité énergétique et les collectivités territoriales. Colloque annuel du GRALE</w:t>
+                <w:t xml:space="preserve">Présentation du Réseau de recherche et d’innovation sur la transition socio-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pissaloux Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernance et Innovations dans les systèmes énergétiques : quel rôle pour les collectivités territoriales ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de recherche sur l'administration locale en Europe (GRALE); EDF, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Assises nationales de l’énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237802v1</w:t>
+                <w:t xml:space="preserve">halshs-01237766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements climatiques : approche conceptuelle comparée en sciences humaines et sociales</w:t>
+                <w:t xml:space="preserve">Le service public de l’efficacité énergétique et les collectivités territoriales. Colloque annuel du GRALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pissaloux Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements climatiques et aménagements urbains : quels discours, quelles expériences à l’échelle urbaine ?, 82ème congrès de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone pour le Savoir (ACFAS), May 2015, Concordia (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Gouvernance et Innovations dans les systèmes énergétiques : quel rôle pour les collectivités territoriales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de recherche sur l'administration locale en Europe (GRALE); EDF, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237764v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Réseau de recherche et d’innovation sur la transition socio-écologique</w:t>
+                <w:t xml:space="preserve">Les changements climatiques : approche conceptuelle comparée en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises nationales de l’énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Changements climatiques et aménagements urbains : quels discours, quelles expériences à l’échelle urbaine ?, 82ème congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone pour le Savoir (ACFAS), May 2015, Concordia (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237766v1</w:t>
+                <w:t xml:space="preserve">halshs-01237764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi de transition énergétique pour la croissance verte du 17 août 2015 : perspectives de recherche, colloque international « Energie et Territoire », 15-16 octobre 2015, Dijon</w:t>
               </w:r>
@@ -1886,412 +1886,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'Innovation et de Recherche sur la Transition Socio-écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No.3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Abramowitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 3, MSH Dijon; ADEME Bourgogne. 2015, 71 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseaux Transition Socio-Ecologique / MSH Dijon. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138170v1</w:t>
+                <w:t xml:space="preserve">hal-03126053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No.3)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseau d'Innovation et de Recherche sur la Transition Socio-écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseaux Transition Socio-Ecologique / MSH Dijon. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 3, MSH Dijon; ADEME Bourgogne. 2015, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126053v1</w:t>
+                <w:t xml:space="preserve">hal-01138170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet « Villes en Transition : le cas du quartier de de la Fontaine d’Ouche à Dijon</w:t>
+                <w:t xml:space="preserve">Structuration thématique et politique de communication du Réseau d’innovation et de recherche sur la Transition socio-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Masselot</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Abramowitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+                <w:t xml:space="preserve">Raphaëlle Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] MSH Dijon; MEDDLT; ADEME. 2014, 274 p</w:t>
+                <w:t xml:space="preserve">Mylène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2, MSH Dijon; ADEME. 2014, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138125v1</w:t>
+                <w:t xml:space="preserve">hal-01138158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration thématique et politique de communication du Réseau d’innovation et de recherche sur la Transition socio-écologique</w:t>
+                <w:t xml:space="preserve">Rapport final du projet « Villes en Transition : le cas du quartier de de la Fontaine d’Ouche à Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Abramowitch</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Gauvin</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Martin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] 2, MSH Dijon; ADEME. 2014, 20 p</w:t>
+                <w:t xml:space="preserve">Philippe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] MSH Dijon; MEDDLT; ADEME. 2014, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01138158v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur la gouvernance du Réseau d’innovation et de recherche sur la Transition socio-écologique</w:t>
               </w:r>
@@ -2617,51 +2617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236121v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pissaloux Jean-Luc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237764v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251002v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Barra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236121v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237766v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pissaloux Jean-Luc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251002v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Barra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gauvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>