--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -100,346 +100,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des collections J.-J. Pouech aux fouilles récentes dans la grotte du Mas d'Azil (Ariège, France) : nouveaux regards sur l'outillage lithique magdalénien</w:t>
+                <w:t xml:space="preserve">La grotte du Mas d'Azil (Ariège, France), histoires anciennes et recherches récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Bundgen</w:t>
+                <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Constans</w:t>
+                <w:t xml:space="preserve">Yann Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+                <w:t xml:space="preserve">Marc Comelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lacombe</w:t>
+                <w:t xml:space="preserve">Pauline Ramis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique de l'Ariège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71, pp.81-105</w:t>
+              <w:t xml:space="preserve">, 2021, 71, pp.115-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205768v1</w:t>
+                <w:t xml:space="preserve">hal-03201376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte du Mas d'Azil (Ariège, France), histoires anciennes et recherches récentes</w:t>
+                <w:t xml:space="preserve">Des collections J.-J. Pouech aux fouilles récentes dans la grotte du Mas d'Azil (Ariège, France) : nouveaux regards sur l'outillage lithique magdalénien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jarry</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bon</w:t>
+                <w:t xml:space="preserve">Blanche Bundgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Potin</w:t>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Comelongue</w:t>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ramis</w:t>
+                <w:t xml:space="preserve">Sébastien Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique de l'Ariège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71, pp.115-134</w:t>
+              <w:t xml:space="preserve">, 2021, 71, pp.81-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201376v1</w:t>
+                <w:t xml:space="preserve">hal-03205768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Aurignacien de la grotte du Mas d'Azil (Ariège) : résultats 2011-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -923,51 +923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (1), pp.105-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1424,333 +1424,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des collections J.-J. Pouech aux fouilles récentes au Mas d’Azil : nouveaux regards sur l’outillage lithique magdalénien</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la géoarchéologie à la karstologie, le site du Castet à Montmaurin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Bündgen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Constans</w:t>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Callède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dayrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'abbé Pouech et les débuts de la Préhistoire en Ariège. Retour sur les collections d'un précurseur appaméen méconnu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pamiers, France</w:t>
+              <w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.145-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910190v1</w:t>
+                <w:t xml:space="preserve">hal-02532419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la géoarchéologie à la karstologie, le site du Castet à Montmaurin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Cailhol</w:t>
+                <w:t xml:space="preserve">Des collections J.-J. Pouech aux fouilles récentes au Mas d’Azil : nouveaux regards sur l’outillage lithique magdalénien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Bündgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dayrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.145-153</w:t>
+              <w:t xml:space="preserve">L'abbé Pouech et les débuts de la Préhistoire en Ariège. Retour sur les collections d'un précurseur appaméen méconnu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pamiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532419v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurignacians in the Mas d’Azil Cave (Ariège, Pyrénées, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1930,51 +1930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et complexité des productions de débitage et de façonnage en Midi toulousain du Paléolithique Inférieur au Paléolithique moyen ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2299,51 +2299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Bündgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t>
@@ -2424,64 +2424,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Bundgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th AFEQ - CNF INQUA international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
@@ -2542,51 +2542,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bosses 1, Lamagdelaine (Lot) : un gisement paléolithique moyen antérieur à l'avant-dernier Interglaciaire sur la moyenne terrasse du Lot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2688,64 +2688,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vides et pleins archéologiques au cours du Paléolithique supérieur (MIS 3-MIS 2) dans la grotte du Mas d’Azil (Ariège) : nouvelles données chronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3033,51 +3033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débitage sur enclume aux Bosses (Lamagdelaine, Lot, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3300,51 +3300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Bundgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3396,51 +3396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grotte de La Vache, Alliat, Ariège, Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3593,51 +3593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Grubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4229,185 +4229,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hastingues (40) Les Lannes [parcelles ZH 4, 10]</w:t>
+                <w:t xml:space="preserve">Hastingues (40) Les Lannes [parcelles ZH 9, 10, 65, 125]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cavalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRAP Grand-Sud-Ouest. 2011</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174781v1</w:t>
+                <w:t xml:space="preserve">hal-02174780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hastingues (40) Les Lannes [parcelles ZH 9, 10, 65, 125]</w:t>
+                <w:t xml:space="preserve">Hastingues (40) Les Lannes [parcelles ZH 4, 10]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cavalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2011</w:t>
+              <w:t xml:space="preserve">[Research Report] INRAP Grand-Sud-Ouest. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174780v1</w:t>
+                <w:t xml:space="preserve">hal-02174781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4562,51 +4562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Comelongue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14809" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743092v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2344" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dayrens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Folgado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colonge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03140276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04350490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/TVA7-9K96" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02868547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082754v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noheh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cavalin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Comelongue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205768v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14809" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743092v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2344" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dayrens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Folgado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colonge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03140276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04350490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/TVA7-9K96" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02868547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082754v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noheh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cavalin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>