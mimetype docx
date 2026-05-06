--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo efficacy proof of concept of a large-size bioprinted dermo-epidermal substitute for permanent wound coverage</w:t>
+                <w:t xml:space="preserve">Rapid nanobody-based imaging of mesothelin expressing malignancies compatible with blocking therapeutic antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Abellan Lopez</w:t>
+                <w:t xml:space="preserve">Abdennour Benloucif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hutter</w:t>
+                <w:t xml:space="preserve">Damien Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Pagin</w:t>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Vélier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Véran</w:t>
+                <w:t xml:space="preserve">Lucile Danner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1217655⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1200652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1200652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391128v1</w:t>
+                <w:t xml:space="preserve">hal-04259727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid nanobody-based imaging of mesothelin expressing malignancies compatible with blocking therapeutic antibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo efficacy proof of concept of a large-size bioprinted dermo-epidermal substitute for permanent wound coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Abellan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Benloucif</w:t>
+                <w:t xml:space="preserve">Laurence Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Balasse</w:t>
+                <w:t xml:space="preserve">Etienne Pagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Goubard</w:t>
+                <w:t xml:space="preserve">Mélanie Vélier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Danner</w:t>
+                <w:t xml:space="preserve">Julie Véran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1200652. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1217655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1200652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1217655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259727v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Radiolabeled Endothelial Microvesicles Predicts Their Therapeutic Efficacy: A Proof-of-Concept Study in Peripheral Ischemia Mouse Model Using SPECT/CT Imaging</w:t>
               </w:r>
@@ -2218,563 +2218,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembling supramolecular dendrimer nanosystem for PET imaging of tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early prediction of revascularisation by angiomotin-targeting positron emission tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aura Tintaru</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1812938115⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (18), pp.4985-4994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.27728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947788v1</w:t>
+                <w:t xml:space="preserve">hal-02060575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prediction of revascularisation by angiomotin-targeting positron emission tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembling supramolecular dendrimer nanosystem for PET imaging of tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Brige</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjie Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Tintaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (18), pp.4985-4994. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (45), pp.11454-11459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.27728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1812938115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060575v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem cell properties of peripheral blood endothelial progenitors are stimulated by soluble CD146 via miR-21: potential use in autologous cell therapy</w:t>
+                <w:t xml:space="preserve">Nonlinear ultrasound parameter to monitor cell death in cancer cell samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Essaadi</w:t>
+                <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Moyon</w:t>
+                <w:t xml:space="preserve">Cedric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Stalin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Simoncini</w:t>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27715-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (5), pp.EL374-EL379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5066348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060286v1</w:t>
+                <w:t xml:space="preserve">hal-02016703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear ultrasound parameter to monitor cell death in cancer cell samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stem cell properties of peripheral blood endothelial progenitors are stimulated by soluble CD146 via miR-21: potential use in autologous cell therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Essaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
+                <w:t xml:space="preserve">Marie Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Payan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Balasse</w:t>
+                <w:t xml:space="preserve">Jimmy Stalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Guillermin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Roffino</w:t>
+                <w:t xml:space="preserve">Stephanie Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 144 (5), pp.EL374-EL379. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5066348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27715-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016703v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolving Role of Succinate in Tumor Metabolism: An 18 F-FDG–Based Study</w:t>
               </w:r>
@@ -2888,377 +2888,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIXSIC, a Pixelated β(+)-Sensitive Probe for Radiopharmacological Investigations in Rat Brain: Binding Studies with [(18)F]MPPF.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain organic cation transporter 2 controls response and vulnerability to stress and GSK3β signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (2), pp.163-167. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (7), pp.889-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11307-014-0785-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mp.2014.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105052v1</w:t>
+                <w:t xml:space="preserve">inserm-02008043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain organic cation transporter 2 controls response and vulnerability to stress and GSK3β signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIXSIC, a Pixelated β(+)-Sensitive Probe for Radiopharmacological Investigations in Rat Brain: Binding Studies with [(18)F]MPPF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Couroussé</w:t>
+                <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bacq</w:t>
+                <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Belzung</w:t>
+                <w:t xml:space="preserve">Aurélie Genoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Guiard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Balasse</w:t>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (7), pp.889-900. </w:t>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.163-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mp.2014.86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11307-014-0785-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02008043v2</w:t>
+                <w:t xml:space="preserve">hal-01105052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIXSIC: A Wireless Intracerebral Radiosensitive Probe in Freely Moving Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Genoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (484–489), </w:t>
@@ -3296,51 +3296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wireless beta-microprobe based on pixelated silicon for in vivo brain studies in freely moving rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3443,51 +3443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic cation transporter 2 controls brain norepinephrine and serotonin clearance and antidepressant response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3564,51 +3564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic cation transporter 2 controls brain norepinephrine and serotonin clearance and antidepressant response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3692,286 +3692,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02008156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic cation transporter 2 (OCT2) is implicated in the response to stress</w:t>
+                <w:t xml:space="preserve">Influence of Omega-3 Fatty acid status on the way rats adapt to chronic restraint stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Giros</w:t>
+                <w:t xml:space="preserve">Marie Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gautron</w:t>
+                <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bacq</w:t>
+                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Balasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Courousse</w:t>
+                <w:t xml:space="preserve">Stéphanie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e42142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542334v1</w:t>
+                <w:t xml:space="preserve">hal-00717836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Omega-3 Fatty acid status on the way rats adapt to chronic restraint stress.</w:t>
+                <w:t xml:space="preserve">Organic cation transporter 2 (OCT2) is implicated in the response to stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hennebelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Balasse</w:t>
+                <w:t xml:space="preserve">B. Giros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Latour</w:t>
+                <w:t xml:space="preserve">S. Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
+                <w:t xml:space="preserve">A. Bacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Denis</w:t>
+                <w:t xml:space="preserve">L. Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Courousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1, SI), pp.94-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717836v1</w:t>
+                <w:t xml:space="preserve">hal-01542334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An (n-3) polyunsaturated fatty acid-deficient diet disturbs daily locomotor activity, melatonin rhythm, and striatal dopamine in Syrian hamsters</w:t>
               </w:r>
@@ -4229,77 +4229,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurochemical characterization of pathways expressing plasma membrane monoamine transporter in the rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vialou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4897,307 +4897,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical characterization of a wireless radiotracer detection system based on pixalated Silicon for in vivo brain studies in freely moving rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">PIXSIC-Characterisation of a Beta+ Intracerebral Wireless Probe for Functtional Imaging Coupled with Behavioural Studies Performed on Freely Moving Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Clémens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX ième Journée Scientifique BCP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">WMIC'2012 World Molecular Imaging Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00767714v1</w:t>
+                <w:t xml:space="preserve">in2p3-00869594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIXSIC-Characterisation of a Beta+ Intracerebral Wireless Probe for Functtional Imaging Coupled with Behavioural Studies Performed on Freely Moving Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Physical characterization of a wireless radiotracer detection system based on pixalated Silicon for in vivo brain studies in freely moving rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Clémens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMIC'2012 World Molecular Imaging Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">IX ième Journée Scientifique BCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00869594v1</w:t>
+                <w:t xml:space="preserve">in2p3-00767714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Characterization of a Wireless Radiotracer Detection System Based on Pixelated Silicon for in Vivo Brain Studies in Freely Moving Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5597,277 +5597,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular imaging characterization of Distraction Osteogenesis model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+                <w:t xml:space="preserve">Development of a specific PET radiotracer of APJ: in vitro and in vivo evaluation in a colon adenocarcinoma model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European molecular imaging meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, thessaloniki, French Guiana</w:t>
+              <w:t xml:space="preserve">33. Annual Congress of the European-Association-of-Nuclear-Medicine (EANM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EANM, Oct 2020, ELECTR NETWORK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465378v1</w:t>
+                <w:t xml:space="preserve">hal-03169941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a specific PET radiotracer of APJ: in vitro and in vivo evaluation in a colon adenocarcinoma model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Fernandez</w:t>
+                <w:t xml:space="preserve">Molecular imaging characterization of Distraction Osteogenesis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavy Roseren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Congress of the European-Association-of-Nuclear-Medicine (EANM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EANM, Oct 2020, ELECTR NETWORK, France</w:t>
+              <w:t xml:space="preserve">European molecular imaging meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, thessaloniki, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169941v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolabelling endothelial microvesicles and evaluating their in vivo biodistribution in healthy and ischemic mice</w:t>
               </w:r>
@@ -6222,51 +6222,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Change in Cellular Size Variance During Cell Death Using the Polydisperse Structure Factor Model</w:t>
+                <w:t xml:space="preserve">Estimating the change in cellular size variance during cell death using the polydisperse structure factor model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
@@ -6284,106 +6284,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Oct 2018, Kobe, Japan. pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327759v1</w:t>
+                <w:t xml:space="preserve">hal-02736893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the change in cellular size variance during cell death using the polydisperse structure factor model</w:t>
+                <w:t xml:space="preserve">Estimating the Change in Cellular Size Variance During Cell Death Using the Polydisperse Structure Factor Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
@@ -6401,73 +6392,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Kobe, Japan. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736893v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the change in cellular size variance during cell death using the polydisperse structure factor model</w:t>
               </w:r>
@@ -6574,51 +6574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast resolution enhancement of Ultrasonic Computed Tomography using a wavelet-based method – Preliminary results in bone imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6686,51 +6686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIXSIC, a wireless radiosensitive intracerebral probe to monitor PET radiotracers in anaesthetized and awake rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6824,90 +6824,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of the wireless radiosensitive intracerebral probe PIXSIC to monitor PET radiotracers in anaesthetized and awake rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Genoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WMIC'2013, World Molecular Imaging Congress, Savannah, Georgia, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Savannah, Georgia, United States</w:t>
@@ -6936,77 +6936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des AGPIn-3 dans les fonctions cognitives. Modulation par le stress et le vieillissement cérébral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7145,51 +7145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sakiroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48(Suppl 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.S251-S252</w:t>
@@ -7387,51 +7387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bodin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrillshall S T Damiana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Previti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c02844" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chopinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Uzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Louis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Nachar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bouhlel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-023-09875-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Abellan Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hutter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pagin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie V&#233;lier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie V&#233;ran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1217655" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benloucif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1200652" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simoncini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03800692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14061276" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03610360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092305" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040795" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bobot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa374" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bobot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019070728" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ding" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbin Lyu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Louis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Laurini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202003290" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Marson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07750b" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200316v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franceschini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2019.01.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02899040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjie Tang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812938115" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.27728" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060286v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Essaadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nollet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stalin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Simoncini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27715-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5066348" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770170v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bodin-Hullin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Essamet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.117.192674" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maerk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Genoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-014-0785-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008043v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courouss&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bacq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.86" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2015.00020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00837658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;mens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4483" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gautron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Biala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Guiard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.87" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008156v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Biala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gardier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balasse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courousse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717836v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Latour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042142" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vialou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Launay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2008.05506.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008095v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vialou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2006.09.058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVWM1CZG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344099v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Peng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833589v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morgat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Previti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;mond" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s00259-023-06333-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930671v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00869594v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00757534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hugues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pin-Barre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932458v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465378v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169941v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moyon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouhlel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balasse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garrigue," TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Giraud," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moyon," TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nail," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simoncini," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531438v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigues" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moyon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Mouhajir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899523v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis," TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouhlel," TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balasse," TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandez," TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327759v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579845" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736893v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769818v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maerk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gisquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01069277v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528938v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sakiroff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nail" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bodin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrillshall S T Damiana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Previti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c02844" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chopinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Uzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Louis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Nachar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bouhlel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-023-09875-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benloucif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1200652" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Abellan Lopez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hutter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pagin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie V&#233;lier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie V&#233;ran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1217655" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simoncini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03800692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14061276" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03610360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092305" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040795" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bobot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa374" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bobot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019070728" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ding" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbin Lyu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Louis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Tintaru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Laurini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202003290" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Marson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07750b" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200316v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franceschini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2019.01.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02899040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.27728" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjie Tang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812938115" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5066348" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Essaadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nollet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stalin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Simoncini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27715-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770170v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bodin-Hullin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Essamet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.117.192674" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008043v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courouss&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bacq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.86" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maerk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Genoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-014-0785-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2015.00020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00837658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cl&#233;mens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/13/4483" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gautron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Biala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Guiard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.87" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008156v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Biala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gardier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717836v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Latour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042142" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balasse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courousse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vialou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Launay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2008.05506.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02008095v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vialou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2006.09.058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVWM1CZG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344099v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Peng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833589v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morgat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Previti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;mond" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s00259-023-06333-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930671v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00869594v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767714v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00757534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hugues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pin-Barre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932458v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169941v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moyon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouhlel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balasse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garrigue," TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Giraud," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moyon," TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nail," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simoncini," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531438v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigues" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moyon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Mouhajir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899523v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis," TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouhlel," TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balasse," TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandez," TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736893v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327759v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579845" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769818v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maerk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gisquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01069277v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528938v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sakiroff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nail" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>