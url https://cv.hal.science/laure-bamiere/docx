--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -714,298 +714,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of enteric methane for French cattle: potential extent and cost of selected actions</w:t>
+                <w:t xml:space="preserve">Paving the way for sustainable bioenergy in Europe: technological options and research avenues for large-scale biomass feedstock supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Doreau</w:t>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lherm</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natalia Caldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/AN14207⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.11 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2014.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173037v1</w:t>
+                <w:t xml:space="preserve">hal-01173026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coûts de transaction privés sont-ils un obstacle à l’adoption de mesures techniques d’atténuation des émissions de gaz à effet de serre dans le secteur agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïc Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38, pp.53-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1054,327 +1058,323 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072305v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paving the way for sustainable bioenergy in Europe: technological options and research avenues for large-scale biomass feedstock supply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+                <w:t xml:space="preserve">Réduire le recours aux engrais azotés de synthèse : quel potentiel et quel impact sur les émissions de N2O à l'échelle France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2014.01.050⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/j6kk-ff53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173026v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le recours aux engrais azotés de synthèse : quel potentiel et quel impact sur les émissions de N2O à l'échelle France ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigation of enteric methane for French cattle: potential extent and cost of selected actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Bamière</w:t>
+                <w:t xml:space="preserve">Michel Lherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37, pp.11-22. </w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.1417-1422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/j6kk-ff53⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/AN14207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186906v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-environmental policies for biodiversity when the spatial pattern of the reserve matters</w:t>
               </w:r>
@@ -1706,2072 +1706,2443 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2-3, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PSAE Brief n° 3 - Coût et potentiel de stockage de carbone dans les sols agricoles français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PSAE Brief n° 3 - Coût et potentiel de stockage de carbone dans les sols agricoles Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche intégrée des productions animales et végétales dans un modèle économique pour l’analyse des interactions agriculture – environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.69-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/gf1x-8623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measures at farm level to reduce greenhouse gas emissions from EU agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïc Pardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, 29 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-GES Asirpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en BFC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Atténuer les émissions de gaz à effet de serre dans le secteur agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 011472-3, INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Contrat] 011472, INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794279v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuer les émissions de gaz à effet de serre dans le secteur agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 011472, INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Contrat] 011472-11, INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788832v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Nouvelle-Aquitaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en HdF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 011472-11, INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Contrat] 011472-8, INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794136v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en HdF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 011472-8, INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Contrat] 011472-10, INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794181v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Centre-Val de Loire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 011472-5, INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Contrat] 011472-12, INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794191v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Corse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 011472-6, INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Contrat] 011472-13, INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794184v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Pays de la Loire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Centre-Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 011472-13, INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Contrat] 011472-5, INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789297v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Normandie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 011472-10, INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Contrat] 011472-6, INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794128v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Occitanie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Grand Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 011472-12, INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Contrat] 011472-7, INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789315v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Grand Est</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 011472-7, INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Contrat] 011472-4, INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788965v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Bretagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en IdF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 011472-4, INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Contrat] 011472-9, INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794267v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en IdF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en AURA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 011472-9, INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Contrat] 011472-2, INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794162v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en AURA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en PACA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 011472-2, INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Contrat] 011472-14, INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794295v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en PACA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en BFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 011472-14, INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Contrat] 011472-3, INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789308v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion prospective interdisciplinaire bioéconomie - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRAE. 2020, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
+                <w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t>
+              <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163517v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
+                <w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284521v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche française autour du programme international de recherche de l’initiative 4 pour 1000 : les sols pour la sécurité alimentaire et le climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël J. Manlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ademe - Agence de la transition écologique; Ministère Agriculture et Alimentation; Cirad; INRA; CEA - Commissariat à l'énergie atomique et aux énergies alternatives; CNRS; IRD. 2019, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie; INRA. 2019, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets environnementaux des changements d'affectation des sols liés à des réorientations agricoles, forestières, ou d'échelle territoriales : une revue critique de la littérature scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia El Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie; INRA. 2017, 238 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets environnementaux des changements d'affectation des sols liés à des réorientations agricoles, forestières, ou d'échelle territoriales : une revue critique de la littérature scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia El Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3791,109 +4162,109 @@
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 2013</w:t>
+              <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02809908v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
+                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3913,89 +4284,89 @@
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t>
+              <w:t xml:space="preserve">[Technical Report] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02811432v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4047,87 +4418,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4169,73 +4540,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 455 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’impact d’une nouvelle réforme de la PAC et d’une politique de développement des biocarburants sur les exploitations de grande culture [Prospective &amp;quot;Agriculture 2013&amp;quot;. Résultats des travaux quantitatifs - Modèle OSCAR]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4274,73 +4645,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2007, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for EU biofuel production and trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4396,428 +4767,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Commission Européenne. 2007, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172819v1</w:t>
-              </w:r>
-[...369 lines deleted...]
-                <w:t xml:space="preserve">hal-02795750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4874,64 +4874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5134,51 +5134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based assessment of C storage potential of French grasslands: a national study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
+                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
@@ -5332,142 +5332,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
+              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744091v1</w:t>
+                <w:t xml:space="preserve">hal-01173060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating GHG emissions from ruminant livestock systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5503,51 +5503,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
+                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
@@ -5582,73 +5582,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
+              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173060v1</w:t>
+                <w:t xml:space="preserve">hal-02744091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storing C in agricultural soils: evaluating triple-win climate-smart actions for France</w:t>
               </w:r>
@@ -5966,90 +5966,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of enteric methane for French cattle: potential extent and cost of selected actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lherm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6408,64 +6408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t>
@@ -6622,316 +6622,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of 10 technical measures. Experience exchange seminar on agricultural GHG mitigation measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
+                <w:t xml:space="preserve">Is nitrogen management a cost-effective lever to mitigate agricultural greenhouse gases emissions? An analysis for France. The nitrogen cascade and policy-towards integrated solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantification of costs and mitigation potential</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Riga, Lettonie</w:t>
+              <w:t xml:space="preserve">Joint OECD/TFRN Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740126v1</w:t>
+                <w:t xml:space="preserve">hal-02795767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is nitrogen management a cost-effective lever to mitigate agricultural greenhouse gases emissions? An analysis for France. The nitrogen cascade and policy-towards integrated solutions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of 10 technical measures. Experience exchange seminar on agricultural GHG mitigation measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint OECD/TFRN Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Quantification of costs and mitigation potential</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Riga, Lettonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795767v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire le recours aux engrais azotés de synthèse : quel potentiel et quel impact sur les émissions de N2O à l’échelle de la France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ECOTECHS'2015 : Technologies d’épandage dans la fertilisation – Implications actuelles et futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montoldre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6956,103 +6956,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the use of nitrogen fertilizers: how and what potential impact on N2O emissions from French agriculture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7202,77 +7202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des leviers pour l’atténuation. L’agriculture face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïc Pardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée nationale APCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7310,51 +7310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical mitigation options to reduce greenhouse gas emissions at farm level: Potential attenuation and cost analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7392,77 +7392,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers techniques pour l’atténuation des émissions de gaz à effet de serre d’origine agricole? Atelier secteur agricole et changement climatique. Quelles solutions pour réduire les émissions de GES ? Quelles réponses pour le secteur agricole face aux impacts du changement climatique en Aquitaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïc Pardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate-KIC &amp; Région Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8354,51 +8354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8466,51 +8466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8727,169 +8727,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spatialisation dans les modèles micro-économiques d'offre agricole pour l'analyse des politiques environnementales : Application aux cas de la biodiversité et de la biomasse-énergie.</w:t>
+                <w:t xml:space="preserve">La spatialisation dans les modèles micro-économiques d’offre agricole pour l’analyse des politiques environnementales : application aux cas de la biodiversité et de la biomasse-énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economies et finances. AgroParisTech, 2013. Français. </w:t>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. AgroParisTech, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2013AGPT0083⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05186813v1</w:t>
+                <w:t xml:space="preserve">tel-02810135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spatialisation dans les modèles micro-économiques d’offre agricole pour l’analyse des politiques environnementales : application aux cas de la biodiversité et de la biomasse-énergie</w:t>
+                <w:t xml:space="preserve">La spatialisation dans les modèles micro-économiques d'offre agricole pour l'analyse des politiques environnementales : Application aux cas de la biodiversité et de la biomasse-énergie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. AgroParisTech, 2013. Français. </w:t>
+              <w:t xml:space="preserve">Economies et finances. AgroParisTech, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2013AGPT0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02810135v1</w:t>
+                <w:t xml:space="preserve">tel-05186813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8959,51 +8959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9198,51 +9198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Photinodellis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2026.2623365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Alain Jayet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Zuravel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kahindo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12619" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173037v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Pardon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j6kk-ff53" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Bami&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Vermont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.11.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Havlik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.12.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QFC0L1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852986v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186916v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937900v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gf1x-8623" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173018v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albuquerque Monteiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emile Noirot Cosson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lubbers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611719v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bamiere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172827v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172997v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826718v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Versaillesversailles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759857v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debove" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954728v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319962887" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-05186813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0083" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810135v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832786v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Niang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Photinodellis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2026.2623365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Alain Jayet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Zuravel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kahindo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12619" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Pardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j6kk-ff53" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14207" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Bami&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Vermont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.11.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Havlik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.12.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QFC0L1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gf1x-8623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789315v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794191v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794162v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173018v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albuquerque Monteiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emile Noirot Cosson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lubbers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611719v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bamiere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172827v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172997v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826718v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Versaillesversailles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759857v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debove" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954728v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319962887" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810135v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-05186813v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0083" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832786v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Niang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>