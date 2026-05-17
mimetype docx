--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -714,302 +714,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paving the way for sustainable bioenergy in Europe: technological options and research avenues for large-scale biomass feedstock supply</w:t>
+                <w:t xml:space="preserve">Mitigation of enteric methane for French cattle: potential extent and cost of selected actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Caldes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Lherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2014.01.050⟩</w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.1417-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/AN14207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173026v2</w:t>
+                <w:t xml:space="preserve">hal-01173037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coûts de transaction privés sont-ils un obstacle à l’adoption de mesures techniques d’atténuation des émissions de gaz à effet de serre dans le secteur agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïc Pardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38, pp.53-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1058,323 +1054,327 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072305v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le recours aux engrais azotés de synthèse : quel potentiel et quel impact sur les émissions de N2O à l'échelle France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paving the way for sustainable bioenergy in Europe: technological options and research avenues for large-scale biomass feedstock supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Caldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/j6kk-ff53⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.11 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2014.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186906v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of enteric methane for French cattle: potential extent and cost of selected actions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduire le recours aux engrais azotés de synthèse : quel potentiel et quel impact sur les émissions de N2O à l'échelle France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Doreau</w:t>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54, pp.1417-1422. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.11-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/AN14207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/j6kk-ff53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173037v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-environmental policies for biodiversity when the spatial pattern of the reserve matters</w:t>
               </w:r>
@@ -1706,3118 +1706,3118 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2-3, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agri-GES Asirpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023, 25 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en BFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 011472-3, INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Centre-Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 011472-5, INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 011472-6, INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 011472-10, INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 011472-12, INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atténuer les émissions de gaz à effet de serre dans le secteur agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 011472, INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 011472-11, INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en HdF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 011472-8, INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 011472-13, INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en IdF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 011472-9, INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 011472-4, INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en Grand Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 011472-7, INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en AURA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 011472-2, INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leviers techniques pour l'atténuation des émissions de gaz à effet de serre du secteur agricole en PACA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 011472-14, INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion prospective interdisciplinaire bioéconomie - Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Schiavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Schiavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche française autour du programme international de recherche de l’initiative 4 pour 1000 : les sols pour la sécurité alimentaire et le climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël J. Manlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Abbadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ademe - Agence de la transition écologique; Ministère Agriculture et Alimentation; Cirad; INRA; CEA - Commissariat à l'énergie atomique et aux énergies alternatives; CNRS; IRD. 2019, pp.32-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Schiavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rechauchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie; INRA. 2019, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets environnementaux des changements d'affectation des sols liés à des réorientations agricoles, forestières, ou d'échelle territoriales : une revue critique de la littérature scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia El Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie; INRA. 2017, 238 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets environnementaux des changements d'affectation des sols liés à des réorientations agricoles, forestières, ou d'échelle territoriales : une revue critique de la littérature scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia El Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 68 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 92 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 455 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l’impact d’une nouvelle réforme de la PAC et d’une politique de développement des biocarburants sur les exploitations de grande culture [Prospective &amp;quot;Agriculture 2013&amp;quot;. Résultats des travaux quantitatifs - Modèle OSCAR]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2007, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospects for EU biofuel production and trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] Commission Européenne. 2007, 37 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSAE Brief n° 3 - Coût et potentiel de stockage de carbone dans les sols agricoles français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSAE Brief n° 3 - Coût et potentiel de stockage de carbone dans les sols agricoles Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrée des productions animales et végétales dans un modèle économique pour l’analyse des interactions agriculture – environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lungarska</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.69-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/gf1x-8623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measures at farm level to reduce greenhouse gas emissions from EU agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïc Pardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795750v1</w:t>
-              </w:r>
-[...2695 lines deleted...]
-                <w:t xml:space="preserve">hal-01172819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4874,64 +4874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5134,51 +5134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based assessment of C storage potential of French grasslands: a national study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
+                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
@@ -5332,323 +5332,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
+              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173060v1</w:t>
+                <w:t xml:space="preserve">hal-02744091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating GHG emissions from ruminant livestock systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211041v1</w:t>
+                <w:t xml:space="preserve">hal-01173060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+                <w:t xml:space="preserve">Mitigating GHG emissions from ruminant livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
+              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744091v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storing C in agricultural soils: evaluating triple-win climate-smart actions for France</w:t>
               </w:r>
@@ -5960,273 +5960,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of enteric methane for French cattle: potential extent and cost of selected actions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The potential of agricultural practices to increase C storage in cropped soils: an assessment for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Métay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Canberra, Australia. 2014</w:t>
+              <w:t xml:space="preserve">20th World Conference of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173065v1</w:t>
+                <w:t xml:space="preserve">hal-01629847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of agricultural practices to increase C storage in cropped soils: an assessment for France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigation of enteric methane for French cattle: potential extent and cost of selected actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Conference of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014</w:t>
+              <w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Canberra, Australia. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629847v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of agricultural practices to increase C storage in cropped soils: an assessment for France</w:t>
               </w:r>
@@ -6238,51 +6238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Métay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6408,64 +6408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t>
@@ -6680,51 +6680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint OECD/TFRN Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
@@ -6753,51 +6753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of 10 technical measures. Experience exchange seminar on agricultural GHG mitigation measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6835,103 +6835,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire le recours aux engrais azotés de synthèse : quel potentiel et quel impact sur les émissions de N2O à l’échelle de la France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ECOTECHS'2015 : Technologies d’épandage dans la fertilisation – Implications actuelles et futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montoldre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6956,103 +6956,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the use of nitrogen fertilizers: how and what potential impact on N2O emissions from French agriculture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7202,77 +7202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des leviers pour l’atténuation. L’agriculture face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïc Pardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée nationale APCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7310,51 +7310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical mitigation options to reduce greenhouse gas emissions at farm level: Potential attenuation and cost analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7392,77 +7392,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers techniques pour l’atténuation des émissions de gaz à effet de serre d’origine agricole? Atelier secteur agricole et changement climatique. Quelles solutions pour réduire les émissions de GES ? Quelles réponses pour le secteur agricole face aux impacts du changement climatique en Aquitaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïc Pardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate-KIC &amp; Région Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7500,51 +7500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des émissions de gaz à effet de serre des ruminants : choix des techniques les plus efficaces, ampleur de la réduction, coût de leur mise en application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8354,51 +8354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8466,51 +8466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8727,169 +8727,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spatialisation dans les modèles micro-économiques d’offre agricole pour l’analyse des politiques environnementales : application aux cas de la biodiversité et de la biomasse-énergie</w:t>
+                <w:t xml:space="preserve">La spatialisation dans les modèles micro-économiques d'offre agricole pour l'analyse des politiques environnementales : Application aux cas de la biodiversité et de la biomasse-énergie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. AgroParisTech, 2013. Français. </w:t>
+              <w:t xml:space="preserve">Economies et finances. AgroParisTech, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2013AGPT0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02810135v1</w:t>
+                <w:t xml:space="preserve">tel-05186813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spatialisation dans les modèles micro-économiques d'offre agricole pour l'analyse des politiques environnementales : Application aux cas de la biodiversité et de la biomasse-énergie.</w:t>
+                <w:t xml:space="preserve">La spatialisation dans les modèles micro-économiques d’offre agricole pour l’analyse des politiques environnementales : application aux cas de la biodiversité et de la biomasse-énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economies et finances. AgroParisTech, 2013. Français. </w:t>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. AgroParisTech, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2013AGPT0083⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05186813v1</w:t>
+                <w:t xml:space="preserve">tel-02810135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8959,51 +8959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9198,51 +9198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Photinodellis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2026.2623365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Alain Jayet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Zuravel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kahindo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12619" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Pardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j6kk-ff53" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14207" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Bami&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Vermont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.11.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Havlik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.12.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QFC0L1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gf1x-8623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789315v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794191v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794162v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173018v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albuquerque Monteiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emile Noirot Cosson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lubbers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611719v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bamiere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172827v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172997v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826718v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Versaillesversailles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759857v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debove" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954728v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319962887" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810135v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-05186813v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0083" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832786v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Niang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Photinodellis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2026.2623365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Alain Jayet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Zuravel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kahindo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12619" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173037v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Pardon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j6kk-ff53" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Bami&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Vermont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.11.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Havlik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.12.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QFC0L1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guinde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852986v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789315v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186916v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937900v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gf1x-8623" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173018v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albuquerque Monteiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emile Noirot Cosson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lubbers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611719v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bamiere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172827v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172997v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826718v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Versaillesversailles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759857v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debove" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954728v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319962887" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-05186813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0083" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810135v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832786v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Niang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>