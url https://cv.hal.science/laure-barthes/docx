--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1340,429 +1340,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Change Could Amplify Fire Effects on Soil Greenhouse Gas Emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal variations of belowground carbon transfer assessed by in situ 13CO2 pulse labelling of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie R. Brown</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Dijkstra</w:t>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph C. Blankinship</w:t>
+                <w:t xml:space="preserve">M. Dannoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul W. Leadley</w:t>
+                <w:t xml:space="preserve">R. Bakker M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020105⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (5), pp.1153-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-1153-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00723483v1</w:t>
+                <w:t xml:space="preserve">bioemco-00637046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of belowground carbon transfer assessed by in situ 13CO2 pulse labelling of trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
+                <w:t xml:space="preserve">Testing interactive effects of global environmental changes on soil nitrogen cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Niboyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dannoura</w:t>
+                <w:t xml:space="preserve">P. Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bakker M.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+                <w:t xml:space="preserve">B. A. Hungate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-1153-2011⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (5), pp.Article 56 ; 1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/ES10-00148.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00637046v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing interactive effects of global environmental changes on soil nitrogen cycling</w:t>
+                <w:t xml:space="preserve">Global Change Could Amplify Fire Effects on Soil Greenhouse Gas Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Niboyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie R. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dijkstra</w:t>
+                <w:t xml:space="preserve">Joseph C. Blankinship</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. A. Hungate</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Barthes</w:t>
+                <w:t xml:space="preserve">Paul W. Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (5), pp.Article 56 ; 1-24. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e20105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/ES10-00148.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649708v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00723483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of soil nitrogen cycling to the interactive effects of elevated CO2 and inorganic N supply</w:t>
               </w:r>
@@ -1920,51 +1920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Niboyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W. Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2037,51 +2037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W. Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (3), pp.537-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2119,51 +2119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of Fraxinus excelsior seedlings to grass-induced above- and below-ground competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W. Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2216,290 +2216,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid effects of plant species diversity and identity on soil microbial communities in experimental grassland ecosystems</w:t>
+                <w:t xml:space="preserve">Short-term uptake of 15N by a grass and soil micro-organisms after long-term exposure to elevated CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+                <w:t xml:space="preserve">Romain Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barthes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Gastine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.02.009⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 280, pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3929/ethz-b-000001179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036551v1</w:t>
+                <w:t xml:space="preserve">hal-04254823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term uptake of 15N by a grass and soil micro-organisms after long-term exposure to elevated CO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Barnard</w:t>
+                <w:t xml:space="preserve">Rapid effects of plant species diversity and identity on soil microbial communities in experimental grassland ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gastine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Soil Biology and Biochemistry, 38 (8), pp.2336-2343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3929/ethz-b-000001179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04254823v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Several components of global change alter nitrifying and denitrifying activities in an annual grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2580,51 +2580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant, soil microbial and soil inorganic nitrogen responses to elevated CO2: a study in microcosms of Holcus lanatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4331,51 +4331,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3201E7E3"/>
+    <w:nsid w:val="0AC1A072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4562,51 +4562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-barthes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3764-5406" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Garba Buba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.100846" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L Maxwell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schroeder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05589-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950530v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pinek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laffont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04610-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Bouskill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dijkstra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00628" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3475-2016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0853-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K5SXD5QK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Brown" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Blankinship" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dijkstra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Hungate" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES10-00148.1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0029-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3G00WRX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-007-9292-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E371CC7AA77BA584D1B1344455C0A7373142DD36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gastine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.02.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6F6WQB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000001179" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Hungate" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Cleland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Blankinship" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2004.11.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJMSKHRK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harmens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raschi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2003.00746.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZFM47X4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Leadley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01038.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barthes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ricroch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g01-062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Yean Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pointe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006116310463" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FQH3H3X5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Deleens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hoarau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Prioul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP9960033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Del&#233;ens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bousser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Hoarau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/47.4.485" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-PJJP745Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00231396" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NVGM80CK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Del&#233;ens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hannachi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21532" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine N. N. Moyon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04417772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-barthes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3764-5406" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Garba Buba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.100846" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L Maxwell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schroeder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05589-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950530v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pinek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laffont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04610-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Bouskill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dijkstra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00628" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3475-2016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0853-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K5SXD5QK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dijkstra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Hungate" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES10-00148.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Brown" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Blankinship" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020105" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0029-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3G00WRX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-007-9292-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E371CC7AA77BA584D1B1344455C0A7373142DD36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000001179" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gastine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.02.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6F6WQB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Hungate" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Cleland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Blankinship" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2004.11.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJMSKHRK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harmens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raschi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2003.00746.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZFM47X4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Leadley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01038.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barthes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ricroch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g01-062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Yean Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pointe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006116310463" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FQH3H3X5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Deleens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hoarau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Prioul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP9960033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Del&#233;ens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bousser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Hoarau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/47.4.485" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-PJJP745Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00231396" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NVGM80CK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Del&#233;ens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hannachi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21532" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine N. N. Moyon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04417772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>