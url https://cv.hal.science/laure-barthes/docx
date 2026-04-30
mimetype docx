--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1340,429 +1340,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of belowground carbon transfer assessed by in situ 13CO2 pulse labelling of trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Change Could Amplify Fire Effects on Soil Greenhouse Gas Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Niboyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Epron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
+                <w:t xml:space="preserve">Jamie R. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dannoura</w:t>
+                <w:t xml:space="preserve">Joseph C. Blankinship</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bakker M.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+                <w:t xml:space="preserve">Paul W. Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-1153-2011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e20105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00637046v1</w:t>
+                <w:t xml:space="preserve">halsde-00723483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing interactive effects of global environmental changes on soil nitrogen cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Niboyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A. Hungate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (5), pp.Article 56 ; 1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1890/ES10-00148.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Change Could Amplify Fire Effects on Soil Greenhouse Gas Emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Niboyet</w:t>
+                <w:t xml:space="preserve">Seasonal variations of belowground carbon transfer assessed by in situ 13CO2 pulse labelling of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie R. Brown</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Dijkstra</w:t>
+                <w:t xml:space="preserve">M. Dannoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph C. Blankinship</w:t>
+                <w:t xml:space="preserve">R. Bakker M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul W. Leadley</w:t>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (6), pp.e20105. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (5), pp.1153-1168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-1153-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00723483v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00637046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of soil nitrogen cycling to the interactive effects of elevated CO2 and inorganic N supply</w:t>
               </w:r>
@@ -1920,51 +1920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Niboyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W. Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2037,51 +2037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W. Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (3), pp.537-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2119,51 +2119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of Fraxinus excelsior seedlings to grass-induced above- and below-ground competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W. Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2216,290 +2216,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term uptake of 15N by a grass and soil micro-organisms after long-term exposure to elevated CO2</w:t>
+                <w:t xml:space="preserve">Rapid effects of plant species diversity and identity on soil microbial communities in experimental grassland ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Barnard</w:t>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gastine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3929/ethz-b-000001179⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Soil Biology and Biochemistry, 38 (8), pp.2336-2343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254823v1</w:t>
+                <w:t xml:space="preserve">hal-04036551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid effects of plant species diversity and identity on soil microbial communities in experimental grassland ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+                <w:t xml:space="preserve">Short-term uptake of 15N by a grass and soil micro-organisms after long-term exposure to elevated CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barthes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Gastine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.02.009⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 280, pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3929/ethz-b-000001179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04036551v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Several components of global change alter nitrifying and denitrifying activities in an annual grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2580,51 +2580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant, soil microbial and soil inorganic nitrogen responses to elevated CO2: a study in microcosms of Holcus lanatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4331,51 +4331,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AC1A072"/>
+    <w:nsid w:val="6888B8C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4562,51 +4562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-barthes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3764-5406" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Garba Buba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.100846" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L Maxwell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schroeder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05589-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950530v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pinek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laffont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04610-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Bouskill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dijkstra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00628" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3475-2016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0853-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K5SXD5QK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dijkstra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Hungate" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES10-00148.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Brown" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Blankinship" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020105" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0029-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3G00WRX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-007-9292-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E371CC7AA77BA584D1B1344455C0A7373142DD36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000001179" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gastine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.02.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6F6WQB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Hungate" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Cleland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Blankinship" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2004.11.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJMSKHRK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harmens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raschi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2003.00746.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZFM47X4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Leadley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01038.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barthes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ricroch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g01-062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Yean Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pointe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006116310463" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FQH3H3X5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Deleens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hoarau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Prioul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP9960033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Del&#233;ens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bousser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Hoarau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/47.4.485" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-PJJP745Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00231396" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NVGM80CK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Del&#233;ens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hannachi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21532" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine N. N. Moyon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04417772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-barthes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3764-5406" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Garba Buba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.100846" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L Maxwell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schroeder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05589-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950530v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pinek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laffont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04610-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Bouskill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dijkstra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00628" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3475-2016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0853-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K5SXD5QK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Brown" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Blankinship" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dijkstra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Hungate" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES10-00148.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0029-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3G00WRX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-007-9292-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E371CC7AA77BA584D1B1344455C0A7373142DD36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gastine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.02.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6F6WQB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000001179" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Hungate" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Cleland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Blankinship" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2004.11.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJMSKHRK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harmens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raschi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2003.00746.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZFM47X4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Leadley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01038.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barthes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ricroch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g01-062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Yean Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pointe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006116310463" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FQH3H3X5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Deleens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hoarau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Prioul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP9960033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Del&#233;ens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bousser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Hoarau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/47.4.485" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-PJJP745Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00231396" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NVGM80CK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Del&#233;ens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hannachi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21532" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine N. N. Moyon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04417772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>