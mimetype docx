--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2216,290 +2216,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid effects of plant species diversity and identity on soil microbial communities in experimental grassland ecosystems</w:t>
+                <w:t xml:space="preserve">Short-term uptake of 15N by a grass and soil micro-organisms after long-term exposure to elevated CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+                <w:t xml:space="preserve">Romain Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barthes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Gastine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.02.009⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 280, pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3929/ethz-b-000001179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036551v1</w:t>
+                <w:t xml:space="preserve">hal-04254823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term uptake of 15N by a grass and soil micro-organisms after long-term exposure to elevated CO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Barnard</w:t>
+                <w:t xml:space="preserve">Rapid effects of plant species diversity and identity on soil microbial communities in experimental grassland ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gastine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Soil Biology and Biochemistry, 38 (8), pp.2336-2343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3929/ethz-b-000001179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04254823v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Several components of global change alter nitrifying and denitrifying activities in an annual grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2580,51 +2580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant, soil microbial and soil inorganic nitrogen responses to elevated CO2: a study in microcosms of Holcus lanatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4331,51 +4331,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6888B8C8"/>
+    <w:nsid w:val="1819E39C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4562,51 +4562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-barthes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3764-5406" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Garba Buba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.100846" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L Maxwell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schroeder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05589-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950530v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pinek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laffont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04610-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Bouskill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dijkstra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00628" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3475-2016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0853-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K5SXD5QK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Brown" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Blankinship" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dijkstra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Hungate" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES10-00148.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0029-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3G00WRX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-007-9292-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E371CC7AA77BA584D1B1344455C0A7373142DD36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gastine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.02.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6F6WQB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000001179" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Hungate" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Cleland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Blankinship" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2004.11.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJMSKHRK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harmens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raschi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2003.00746.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZFM47X4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Leadley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01038.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barthes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ricroch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g01-062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Yean Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pointe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006116310463" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FQH3H3X5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Deleens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hoarau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Prioul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP9960033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Del&#233;ens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bousser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Hoarau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/47.4.485" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-PJJP745Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00231396" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NVGM80CK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Del&#233;ens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hannachi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21532" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine N. N. Moyon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04417772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-barthes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3764-5406" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Garba Buba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.100846" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L Maxwell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schroeder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05589-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950530v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pinek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laffont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04610-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Bouskill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dijkstra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00628" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3475-2016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0853-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K5SXD5QK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Brown" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Blankinship" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dijkstra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Hungate" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES10-00148.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0029-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3G00WRX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-007-9292-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E371CC7AA77BA584D1B1344455C0A7373142DD36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000001179" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gastine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.02.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C6F6WQB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Hungate" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Cleland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Blankinship" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2004.11.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJMSKHRK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harmens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raschi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2003.00746.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZFM47X4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Leadley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01038.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barthes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ricroch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g01-062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Yean Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pointe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006116310463" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FQH3H3X5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Deleens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hoarau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Prioul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP9960033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Del&#233;ens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bousser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Hoarau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/47.4.485" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-PJJP745Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00231396" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NVGM80CK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Del&#233;ens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hannachi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21532" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine N. N. Moyon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04417772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>