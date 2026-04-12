--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -857,364 +857,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, morphology and molecular orientation of controlled Indigo thin films on silica surfaces</w:t>
+                <w:t xml:space="preserve">High thermal conductivity states and enhanced figure of merit in aligned polymer thermoelectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Rivalta</w:t>
+                <w:t xml:space="preserve">Thibault Degousée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiano Albonetti</w:t>
+                <w:t xml:space="preserve">Viktoriia Untilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Biancone</w:t>
+                <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Della Ciana</w:t>
+                <w:t xml:space="preserve">Xinzhao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone d'Agostino</w:t>
+                <w:t xml:space="preserve">Yiwei Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24, pp.101058. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (29), pp.16065-16075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1TA03377H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359189v1</w:t>
+                <w:t xml:space="preserve">hal-03357760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High thermal conductivity states and enhanced figure of merit in aligned polymer thermoelectric materials</w:t>
+                <w:t xml:space="preserve">Growth, morphology and molecular orientation of controlled Indigo thin films on silica surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Degousée</w:t>
+                <w:t xml:space="preserve">Arianna Rivalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoriia Untilova</w:t>
+                <w:t xml:space="preserve">Cristiano Albonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
+                <w:t xml:space="preserve">Davide Biancone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinzhao Xu</w:t>
+                <w:t xml:space="preserve">Michele Della Ciana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiwei Sun</w:t>
+                <w:t xml:space="preserve">Simone d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (29), pp.16065-16075. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.101058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1TA03377H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357760v1</w:t>
+                <w:t xml:space="preserve">hal-03359189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Chain Alignment and Crystallization Helps Enhance Charge Conductivities and Thermoelectric Power Factors in Sequentially Doped P3HT:F 4 TCNQ Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoriia Untilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Biskup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1261,51 +1261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Thermoelectric Power Factor of Poly(3-hexylthiophene) through In-Plane Alignment and Doping with a Molybdenum Dithiolene Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoriia Untilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonna Hynynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1389,295 +1389,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Conducting Polymers to High Order: Toward Conductivities beyond 10 5 S cm −1 and Thermoelectric Power Factors of 2 mW m −1 K −2</w:t>
+                <w:t xml:space="preserve">From Isotropic to Anisotropic Conductivities in P(NDI2OD-T2) by (Electro-)Chemical Doping Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhan Zhong</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Yannic Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Trefz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Dingler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201900266⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (9), pp.3542-3555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194240v1</w:t>
+                <w:t xml:space="preserve">hal-02194239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Isotropic to Anisotropic Conductivities in P(NDI2OD-T2) by (Electro-)Chemical Doping Strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bringing Conducting Polymers to High Order: Toward Conductivities beyond 10 5 S cm −1 and Thermoelectric Power Factors of 2 mW m −1 K −2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Trefz</w:t>
+                <w:t xml:space="preserve">Yuhan Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Untilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bauer</w:t>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Dingler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
+                <w:t xml:space="preserve">Laurent Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (9), pp.3542-3555. </w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (24), pp.1900266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201900266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194239v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original polymorphism in a naphthalene bisimide π-conjugated organogelator: a complex interplay between hydrogen bonding and heterocycle π-stacking</w:t>
               </w:r>
@@ -1797,51 +1797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Alkyl Side Chain Length on Doping Kinetics, Thermopower, and Charge Transport Properties in Highly Oriented F 4 TCNQ-Doped PBTTT Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1931,51 +1931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Competing Crystallization Processes on the Structure of All-Conjugated Donor–Acceptor Block Copolymers P3HT- b -PNDIT2 in Highly Oriented Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoriia Untilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Nübling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Genevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoriia Untilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2195,51 +2195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segregated versus Disordered Stacking in Two Low Bandgap Alternated Copolymers for Photovoltaic Applications: Impact of Polymorphism on Optical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhan Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2453,429 +2453,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular organization of a H-bonded perylene bisimide organogelator determined by transmission electron microscopy, grazing incidence X-ray diffraction and polarized infra-red spectroscopy</w:t>
+                <w:t xml:space="preserve">Insulated molecular wires: sheathing semiconducting polymers with organic nanotubes through heterogeneous nucleation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Sarbu</w:t>
+                <w:t xml:space="preserve">Gijo Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hermet</w:t>
+                <w:t xml:space="preserve">Athmane Boulaoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Maurin</w:t>
+                <w:t xml:space="preserve">Johann Lacava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Djurado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Biniek</w:t>
+                <w:t xml:space="preserve">Philippe J. Mesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (48), pp.32514-32525. </w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.1600370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp06761e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201600370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759253v1</w:t>
+                <w:t xml:space="preserve">hal-01502559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulated molecular wires: sheathing semiconducting polymers with organic nanotubes through heterogeneous nucleation</w:t>
+                <w:t xml:space="preserve">Charge separation in an acceptor–donor–acceptor triad material with a lamellar structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gijo Raj</w:t>
+                <w:t xml:space="preserve">D. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athmane Boulaoued</w:t>
+                <w:t xml:space="preserve">J. C. Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Lacava</w:t>
+                <w:t xml:space="preserve">L. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe J. Mesini</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.201600370⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (6), pp.1383-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6TC03786K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502559v1</w:t>
+                <w:t xml:space="preserve">hal-02340661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge separation in an acceptor–donor–acceptor triad material with a lamellar structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supramolecular organization of a H-bonded perylene bisimide organogelator determined by transmission electron microscopy, grazing incidence X-ray diffraction and polarized infra-red spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Sarbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rolland</w:t>
+                <w:t xml:space="preserve">Patrick Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Brauer</w:t>
+                <w:t xml:space="preserve">David Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hartmann</w:t>
+                <w:t xml:space="preserve">David Djurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (6), pp.1383-1393. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (48), pp.32514-32525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6TC03786K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp06761e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340661v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Versatile Method to Fabricate Highly In-Plane Aligned Conducting Polymer Films with Anisotropic Charge Transport and Thermoelectric Properties: The Key Role of Alkyl Side Chain Layers on the Doping Mechanism</w:t>
               </w:r>
@@ -2900,51 +2900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3617,51 +3617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible J- to H-aggregate transformation in thin films of a perylenebisimide organogelator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Sarbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3875,662 +3875,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of [1]benzothieno[3,2-b][1]benzothiophene pendant and norbornene random co-polymers via ring opening metathesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Temperature Rubbing: A Versatile Method to Align π-Conjugated Polymers without Alignment Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig M. S. Combe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Biniek</w:t>
+                <w:t xml:space="preserve">Stéphanie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Djurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bob C. Schroeder</w:t>
+                <w:t xml:space="preserve">Eric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain Mcculloch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kim Tremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (3), pp.538-541. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (12), pp.3871-3879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3TC32058H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma500762x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342515v1</w:t>
+                <w:t xml:space="preserve">hal-02023541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polaron stability in semiconducting polymer neat films</w:t>
+                <w:t xml:space="preserve">Benzotrithiophene Copolymers: Influence of Molecular Packing and Energy Levels on Charge Carrier Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Beatrup</w:t>
+                <w:t xml:space="preserve">Bob Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Wade</w:t>
+                <w:t xml:space="preserve">Stephan Rossbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Joseph Kline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hurhangee</w:t>
+                <w:t xml:space="preserve">Scott Watkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (9), pp.2883-2890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma500163u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023708v1</w:t>
+                <w:t xml:space="preserve">hal-02023552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzotrithiophene Copolymers: Influence of Molecular Packing and Energy Levels on Charge Carrier Mobility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of [1]benzothieno[3,2-b][1]benzothiophene pendant and norbornene random co-polymers via ring opening metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Rossbauer</w:t>
+                <w:t xml:space="preserve">Craig M. S. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Joseph Kline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Biniek</w:t>
+                <w:t xml:space="preserve">Bob C. Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Watkins</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iain Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (9), pp.2883-2890. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (3), pp.538-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma500163u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3TC32058H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023552v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perylenediimide-Based Donor–Acceptor Dyads and Triads: Impact of Molecular Architecture on Self-Assembling Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Schwartz</w:t>
+                <w:t xml:space="preserve">Polaron stability in semiconducting polymer neat films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beatrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bronstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hurhangee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (16), pp.5981-5992</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (92), pp.14425-14428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023560v1</w:t>
+                <w:t xml:space="preserve">hal-02023708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Rubbing: A Versatile Method to Align π-Conjugated Polymers without Alignment Substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perylenediimide-Based Donor–Acceptor Dyads and Triads: Impact of Molecular Architecture on Self-Assembling Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kim Tremel</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zaborova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (16), pp.5981-5992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma500762x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02023541v1</w:t>
+                <w:t xml:space="preserve">hal-02023560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orienting Semi-Conducting π-Conjugated Polymers</w:t>
               </w:r>
@@ -4555,51 +4555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Tremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navaphun Kayunkid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4631,498 +4631,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale alignment and charge transport anisotropy of pBTTT films oriented by high temperature rubbing</w:t>
+                <w:t xml:space="preserve">New Fused Bis-Thienobenzothienothiophene Copolymers and Their Use in Organic Solar Cells and Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Heiser</w:t>
+                <w:t xml:space="preserve">Jenny Donaghey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rony Bechara</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nir Yaacobi-Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Shahid Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 46 (10), pp. 4014-4023. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 46 (3), pp.727-735</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835549v1</w:t>
+                <w:t xml:space="preserve">hal-02023566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Fused Bis-Thienobenzothienothiophene Copolymers and Their Use in Organic Solar Cells and Transistors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dihydropyrroloindoledione-based copolymers for organic electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Donaghey</w:t>
+                <w:t xml:space="preserve">Joseph W. Rumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nir Yaacobi-Gross</w:t>
+                <w:t xml:space="preserve">Sheng-Yao Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raja Shahid Ashraf</w:t>
+                <w:t xml:space="preserve">Matthew Levick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngju Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Beatrice Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (15), pp.2711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3tc30184b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023566v1</w:t>
+                <w:t xml:space="preserve">hal-02334319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydropyrroloindoledione-based copolymers for organic electronics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthew Levick</w:t>
+                <w:t xml:space="preserve">Large scale alignment and charge transport anisotropy of pBTTT films oriented by high temperature rubbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youngju Kim</w:t>
+                <w:t xml:space="preserve">Thomas Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Beatrice Madec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rony Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (15), pp.2711. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (10), pp. 4014-4023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3tc30184b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma400516d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334319v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Fused Bis-Thienobenzothienothiophene Copolymers and Their Use in Organic Solar Cells and Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob C. Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny E. Donaghey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nir Yaacobi-Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Shahid Ashraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (3), pp.727-735. </w:t>
@@ -5154,2040 +5154,1906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BPTs: thiophene-flanked benzodipyrrolidone conjugated polymers for ambipolar organic transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3,6-Dialkylthieno[3,2-b]thiophene moiety as a soluble and electron donating unit preserving the coplanarity of photovoltaic low band gap copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Rumer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephan Rossbauer</w:t>
+                <w:t xml:space="preserve">Christos L. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenggang Huang</w:t>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadiara Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (40), pp.4465. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (9), pp.1861-1868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cc40811f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pola.25961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023605v1</w:t>
+                <w:t xml:space="preserve">hal-02342513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in high mobility donor–acceptor semiconducting polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ambipolar charge transport in polymer:fullerene bulk heterojunctions for different polymer side-chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadiara Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Iain Mcculloch</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (12), pp.123301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4754590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2jm31943h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02023582v1</w:t>
+                <w:t xml:space="preserve">hal-03968956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambipolar charge transport in polymer:fullerene bulk heterojunctions for different polymer side-chains</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of the side-chain density to improve the charge transport and photovoltaic performances of a low band gap copolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadiara Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos L. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.114-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2011.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737963v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3,6-Dialkylthieno[3,2-b]thiophene moiety as a soluble and electron donating unit preserving the coplanarity of photovoltaic low band gap copolymers</w:t>
+                <w:t xml:space="preserve">Recent advances in high mobility donor–acceptor semiconducting polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.25961⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (30), pp.14803-14813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2jm31943h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02342513v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the side-chain density to improve the charge transport and photovoltaic performances of a low band gap copolymer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+                <w:t xml:space="preserve">Ambipolar charge transport in polymer:fullerene bulk heterojunctions for different polymer side-chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lévêque</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.123301_1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02342514v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambipolar charge transport in polymer:fullerene bulk heterojunctions for different polymer side-chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sadiara Fall</w:t>
+                <w:t xml:space="preserve">Design of Semiconducting Indacenodithiophene Polymers for High Performance Transistors and Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Shahid Ashraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bronstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4754590⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (5), pp.714-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ar200208g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968956v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Semiconducting Indacenodithiophene Polymers for High Performance Transistors and Solar Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raja Shahid Ashraf</w:t>
+                <w:t xml:space="preserve">Alkoxy Side Chains in Low Band-Gap Co-Polymers: Impact on Conjugation and Frontier Energy Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Levêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bronstein</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Combe</w:t>
+                <w:t xml:space="preserve">C.L. Chocos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (5), pp.714-722. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.38-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ar200208g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.11.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340656v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkoxy Side Chains in Low Band-Gap Co-Polymers: Impact on Conjugation and Frontier Energy Levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of two dihydropyrroloindoledione-based copolymers for organic electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph W. Rumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Yao Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Levick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Levêque</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Leclerc</w:t>
+                <w:t xml:space="preserve">David J. Procter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.11.163⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (6), pp.1285-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.26471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340657v1</w:t>
+                <w:t xml:space="preserve">hal-02342508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of two dihydropyrroloindoledione-based copolymers for organic electronics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthew Levick</w:t>
+                <w:t xml:space="preserve">Synthesis of novel thieno[3,2-b]thienobis(silolothiophene) based low bandgap polymers for organic photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob C. Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Shahid Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. P. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David J. Procter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (6), pp.1285-1291. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (62), pp.7699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.26471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cc33718e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342508v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of novel thieno[3,2-b]thienobis(silolothiophene) based low bandgap polymers for organic photovoltaics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raja Shahid Ashraf</w:t>
+                <w:t xml:space="preserve">Thiadiazole fused indolo[2,3-a]carbazole as new building blocks for optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Thomas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52, pp. 1811-1814</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342517v1</w:t>
+                <w:t xml:space="preserve">hal-00597114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiadiazole fused indolo[2,3-a]carbazole as new building blocks for optoelectronic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Leclerc</w:t>
+                <w:t xml:space="preserve">Thiadiazole fused indolo[2,3-a]carbazoles as new building blocks for optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 52, pp. 1811-1814</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 52 (15), pp.1811-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.02.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597114v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiadiazole fused indolo[2,3-a]carbazoles as new building blocks for optoelectronic applications</w:t>
+                <w:t xml:space="preserve">Impact of the Alkyl Side Chains on the Optoelectronic Properties of a Series of Photovoltaic Low-Band-Gap Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadiara Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos L. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis V. Anokhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Bulut</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimitri A. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (15), pp.1811-1814. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (23), pp.9779-9786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.02.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma102164c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968953v1</w:t>
+                <w:t xml:space="preserve">hal-02369397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Alkyl Side Chains on the Optoelectronic Properties of a Series of Photovoltaic Low-Band-Gap Copolymers</w:t>
+                <w:t xml:space="preserve">Electronic Properties and Photovoltaic Performances of a Series of Oligothiophene Copolymers Incorporating Both Thieno[3,2-b]thiophene and 2,1,3-Benzothiadiazole Moieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos L. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis V. Anokhin</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri A. Ivanov</w:t>
+                <w:t xml:space="preserve">Patrick Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (23), pp.9779-9786. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (7), pp.651-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma102164c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.200900804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369397v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Properties and Photovoltaic Performances of a Series of Oligothiophene Copolymers Incorporating Both Thieno[3,2-b]thiophene and 2,1,3-Benzothiadiazole Moieties</w:t>
+                <w:t xml:space="preserve">A [3,2-b]thienothiophene-alt-benzothiadiazole copolymer for photovoltaic applications: design, synthesis, material characterization and device performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos L. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...144 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannis K. Kallitsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (28), pp.4946-4951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b819177h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7197,176 +7063,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly oriented and crystalline semi-conducting and conducting polymer films by high-temperature rubbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Hamidi Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS spring-meeting, Strasbourg, France, mai 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconducteurs à base de thienothiophene-co-diketopyrrolopyrrole: cristaux bicolores originaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7375,2214 +7241,2214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Genevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Technologie des Systèmes pi-Conjugués (SPIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-induced charge separation in self-assembled donor-acceptor block co-oligomers for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Functional π-Electron Systems (Fπ-11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambipolar charge transport in low-band-gap polymer: Fullerene bulk heterojunction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Odarchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Organic Electronics (ICOE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the molecular structure of low band-gap donor-acceptor copolymers for an optimized photovoltaic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freiburg Makromolekulares Kolloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the molecular structure of low band-gap donor-acceptor copolymers for an optimized photovoltaic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Workshop South Corea-Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of charge transport in low band-band gap polymer/fullerene blends using organic field-effect transistor and space charge limited current devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Organic and Hybrid Materials for Flexible Electronics: Properties and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellules photovoltaïques organiques à hétérojunction volumique (donneur d'électrons:PBCM) : Polymères et petites molécules innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité des porteurs de charge dans les polymères à faible bande interdite : Influence des chaînes latérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Materiaux et Nanostructures Pi-Conjugués 11 (MNPC 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of alkyl side-chains on the optoelectronic properties of low band-gap co-polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Organic Photovoltaics: Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des chaînes alkyles solubilisantes sur les propriétés optoélectroniques de copolymères à faible largeur de bande interdite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Colloque National du Groupe Français d'Études et d'Applications des Polymères (GFP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of oligothiophene copolymers incorporating both thieno[3,2-b]thiophene and 2,1,3-benzothiadiazole moieties: Influence of the alkyl chain position on material optoelectronic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Structure-transport property relationships in thieno-thiophene containing donor-acceptor co-polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organic Electronics (ICOE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals (ICSM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505907v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-transport property relationships in thieno-thiophene containing donor-acceptor co-polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Alkyl chain position effect on the optoelectronic properties of oligothiophene-thienothiophene-benzothiadiazole copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals (ICSM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals (ICSM 2010) Kyoto (Japan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, KYOTO, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531390v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkyl chain position effect on the optoelectronic properties of oligothiophene-thienothiophene-benzothiadiazole copolymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Synthesis of oligothiophene copolymers incorporating both thieno[3,2-b]thiophene and 2,1,3-benzothiadiazole moieties: Influence of the alkyl chain position on material optoelectronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals (ICSM 2010) Kyoto (Japan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, KYOTO, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Organic Electronics (ICOE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531388v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité des porteurs de charges dans les polymères semiconducteurs : Applications aux cellules photovoltaïques organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée Matériaux et Technologies Organiques et Hybrides pour le Photovoltaïque (MATHEOPV 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copolymers based on thiophene, thienothiophene and benzothiadiazole units: Synthesis, characterizations and bulk heterojunction device performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Mesoscopic Dye Sensitized and Organic Heterojunction Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des relations structure - Propriétés optoélectroniques d'une nouvelle famille de copolymères alternés à faible largeur de bande interdite pour applications photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Materiaux et Nanostructures Pi-Conjugués 09 (MNPC 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thienothiophene derivatives used as macromolecular crystallization seed in polythiophene-fullerene blends: synthesis, morphological characterization and photovoltaic device performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europolymer Conference (EUPOC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Gargnano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00301327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thienothiophene derivatives used as macromolecular crystallization seed in polythiophene-fullerene blends: Synthesis, morphological characterization and photovoltaic device performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Functional supramolecular architectures for organic electronics and nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00295479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9592,154 +9458,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et analyse de l'impact carbone de l'Institut Terre &amp; Environnement de Strasbourg : vers une stratégie de réduction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jouniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Debasseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gobillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Feffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Labos1.5 Empreinte environnementale et soutenabilité des activités de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9749,91 +9615,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymères semi-conducteurs à faible largeur de bande interdite : De la synthèse au dispositif photovoltaïque organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9843,105 +9709,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénieries moléculaire et structurale de matériaux π-conjugués pour des applications en électronique organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université de Strasbourg, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04624538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId284"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10088,51 +9954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361149v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Essadiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03145A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Suresh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkan Nabiyeva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Biniek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bhoje Gowd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acspolymersau.3c00044" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapneel Vijay Thakkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Weinbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Bhatia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilu Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoures Hmili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gottis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01110K" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964088v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/femat.2022.875856" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nielsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC02331D" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Rivalta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Albonetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Biancone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Della Ciana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone d'Agostino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Degous&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Untilova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhao Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Sun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA03377H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Biskup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02389" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Hynynen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna I Hofmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Scheunemann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01223" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Zhong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herrmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201900266" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Gross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trefz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dingler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00977" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Diebold" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Christ" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04402G" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyan Zeng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Herrmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17594" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz N&#252;bling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sommer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.9b00220" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genevaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ch&#225;vez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boeglin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TC02022A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00378" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Hamidi-Sakr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grodd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201700480" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sarbu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djurado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp06761e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijo Raj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lacava" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Mesini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201600370" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brauer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hartmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC03786K" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700173" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;vin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Schwartz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.71" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiara Fall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201504096" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN7P432P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schiefer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Covindarassou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00495" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8030070" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Odarchenko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis V. Anokhin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Tournadre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC03000E" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc02444c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00221d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. S. Combe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob C. Schroeder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mcculloch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC32058H" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023708v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beatrup" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wade" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bronstein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hurhangee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023552v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Schroeder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Rossbauer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joseph Kline" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Watkins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500163u" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023541v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gonthier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tremel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500762x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023592v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hartmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaphun Kayunkid" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Bechara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400516d" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Donaghey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Yaacobi-Gross" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Shahid Ashraf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334319v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Rumer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Yao Dai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Levick" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Kim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beatrice Madec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc30184b" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342536v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny E. Donaghey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302390z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023605v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rumer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenggang Huang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc40811f" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023582v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm31943h" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737963v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fall" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biniek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heiser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342513v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos L. Chochos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.25961" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MMF5LL7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342514v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.10.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HFJTK3R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968956v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754590" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340656v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Combe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar200208g" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340657v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lev&#234;que" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Chocos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.11.163" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342508v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Procter" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26471" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342517v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Thomas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. P. White" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33718e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597114v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bulut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968953v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bulut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.02.041" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W84GC20Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369397v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri A. Ivanov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102164c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679946v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leveque" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200900804" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BLJQG6MD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945107v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannis K. Kallitsis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819177h" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MBVL6F1N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211786v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Hamidi Sakr" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513877v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chavez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835635v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Schwartz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bechara" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roland" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Odarchenko" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ivanov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685190v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chochos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722307v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722296v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835653v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bura" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659723v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597360v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722326v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505907v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hadziioannou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531390v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531388v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558934v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408924v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437352v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301327v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295479v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219729v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722594v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04624538v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361149v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Essadiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03145A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Suresh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkan Nabiyeva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Biniek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bhoje Gowd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acspolymersau.3c00044" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapneel Vijay Thakkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Weinbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Bhatia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilu Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoures Hmili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gottis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01110K" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964088v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/femat.2022.875856" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nielsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC02331D" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Degous&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Untilova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhao Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA03377H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Rivalta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Albonetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Biancone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Della Ciana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone d'Agostino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Biskup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02389" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Hynynen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna I Hofmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Scheunemann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01223" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Gross" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trefz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bauer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dingler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Zhong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herrmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201900266" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Diebold" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Christ" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04402G" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyan Zeng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Herrmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17594" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz N&#252;bling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sommer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.9b00220" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genevaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ch&#225;vez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boeglin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TC02022A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00378" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Hamidi-Sakr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grodd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201700480" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijo Raj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lacava" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Mesini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201600370" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brauer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hartmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC03786K" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sarbu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djurado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp06761e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700173" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;vin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Schwartz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.71" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiara Fall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201504096" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN7P432P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schiefer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Covindarassou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00495" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8030070" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Odarchenko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis V. Anokhin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Tournadre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC03000E" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc02444c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00221d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023541v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gonthier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tremel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500762x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Schroeder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Rossbauer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joseph Kline" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Watkins" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500163u" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. S. Combe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob C. Schroeder" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mcculloch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC32058H" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023708v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beatrup" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wade" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bronstein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hurhangee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023560v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023592v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hartmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaphun Kayunkid" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Donaghey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Yaacobi-Gross" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Shahid Ashraf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334319v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Rumer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Yao Dai" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Levick" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Kim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beatrice Madec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc30184b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835549v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Bechara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400516d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342536v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny E. Donaghey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302390z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342513v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos L. Chochos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.25961" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MMF5LL7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968956v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754590" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342514v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.10.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HFJTK3R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm31943h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737963v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fall" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biniek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heiser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340656v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Combe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar200208g" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340657v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lev&#234;que" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Chocos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.11.163" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Procter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26471" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Thomas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. P. White" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33718e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bulut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968953v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bulut" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.02.041" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W84GC20Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri A. Ivanov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102164c" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679946v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leveque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200900804" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BLJQG6MD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945107v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannis K. Kallitsis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819177h" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MBVL6F1N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211786v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Hamidi Sakr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513877v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chavez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835635v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Schwartz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bechara" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roland" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861651v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Odarchenko" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ivanov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685190v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chochos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722307v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722296v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835653v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bura" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659723v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597360v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722326v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531390v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531388v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hadziioannou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505907v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558934v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408924v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437352v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301327v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295479v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219729v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722594v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04624538v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>