--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -778,51 +778,51 @@
                 <w:t xml:space="preserve">Multi length scale porosity as a playground for organic thermoelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Weinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Nielsen</w:t>
+                <w:t xml:space="preserve">Christian B. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
@@ -857,364 +857,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High thermal conductivity states and enhanced figure of merit in aligned polymer thermoelectric materials</w:t>
+                <w:t xml:space="preserve">Growth, morphology and molecular orientation of controlled Indigo thin films on silica surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Degousée</w:t>
+                <w:t xml:space="preserve">Arianna Rivalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoriia Untilova</w:t>
+                <w:t xml:space="preserve">Cristiano Albonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
+                <w:t xml:space="preserve">Davide Biancone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinzhao Xu</w:t>
+                <w:t xml:space="preserve">Michele Della Ciana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiwei Sun</w:t>
+                <w:t xml:space="preserve">Simone d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (29), pp.16065-16075. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.101058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1TA03377H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357760v1</w:t>
+                <w:t xml:space="preserve">hal-03359189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, morphology and molecular orientation of controlled Indigo thin films on silica surfaces</w:t>
+                <w:t xml:space="preserve">High thermal conductivity states and enhanced figure of merit in aligned polymer thermoelectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Rivalta</w:t>
+                <w:t xml:space="preserve">Thibault Degousée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiano Albonetti</w:t>
+                <w:t xml:space="preserve">Viktoriia Untilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Biancone</w:t>
+                <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Della Ciana</w:t>
+                <w:t xml:space="preserve">Xinzhao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone d'Agostino</w:t>
+                <w:t xml:space="preserve">Yiwei Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24, pp.101058. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (29), pp.16065-16075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1TA03377H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359189v1</w:t>
+                <w:t xml:space="preserve">hal-03357760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Chain Alignment and Crystallization Helps Enhance Charge Conductivities and Thermoelectric Power Factors in Sequentially Doped P3HT:F 4 TCNQ Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoriia Untilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Biskup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1261,51 +1261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Thermoelectric Power Factor of Poly(3-hexylthiophene) through In-Plane Alignment and Doping with a Molybdenum Dithiolene Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoriia Untilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonna Hynynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1389,693 +1389,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Isotropic to Anisotropic Conductivities in P(NDI2OD-T2) by (Electro-)Chemical Doping Strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Competing Crystallization Processes on the Structure of All-Conjugated Donor–Acceptor Block Copolymers P3HT- b -PNDIT2 in Highly Oriented Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Untilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannic Gross</w:t>
+                <w:t xml:space="preserve">Fritz Nübling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Trefz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00977⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (7), pp.1660-1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.9b00220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194239v1</w:t>
+                <w:t xml:space="preserve">hal-02338694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Conducting Polymers to High Order: Toward Conductivities beyond 10 5 S cm −1 and Thermoelectric Power Factors of 2 mW m −1 K −2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhan Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Untilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (24), pp.1900266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aenm.201900266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original polymorphism in a naphthalene bisimide π-conjugated organogelator: a complex interplay between hydrogen bonding and heterocycle π-stacking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Isotropic to Anisotropic Conductivities in P(NDI2OD-T2) by (Electro-)Chemical Doping Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannic Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Trefz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Diebold</w:t>
+                <w:t xml:space="preserve">Daniel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot Christ</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoît Heinrich</w:t>
+                <w:t xml:space="preserve">Carsten Dingler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9TC04402G⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (9), pp.3542-3555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338686v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Alkyl Side Chain Length on Doping Kinetics, Thermopower, and Charge Transport Properties in Highly Oriented F 4 TCNQ-Doped PBTTT Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
+                <w:t xml:space="preserve">Original polymorphism in a naphthalene bisimide π-conjugated organogelator: a complex interplay between hydrogen bonding and heterocycle π-stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Diebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Zaborova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Biniek</w:t>
+                <w:t xml:space="preserve">Lydia Karmazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huiyan Zeng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Herrmann</w:t>
+                <w:t xml:space="preserve">Benoît Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b17594⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9TC04402G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194242v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Competing Crystallization Processes on the Structure of All-Conjugated Donor–Acceptor Block Copolymers P3HT- b -PNDIT2 in Highly Oriented Thin Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viktoriia Untilova</w:t>
+                <w:t xml:space="preserve">Effect of Alkyl Side Chain Length on Doping Kinetics, Thermopower, and Charge Transport Properties in Highly Oriented F 4 TCNQ-Doped PBTTT Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zaborova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fritz Nübling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Biniek</w:t>
+                <w:t xml:space="preserve">Huiyan Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sommer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (7), pp.1660-1671. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.4942-4953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.9b00220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b17594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338694v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning crystallochromism in diketopyrrolopyrrole- co -thieno[3,2- b ]thiophene derivatives by the architecture of their alkyl side chains</w:t>
               </w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Genevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoriia Untilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2195,51 +2195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segregated versus Disordered Stacking in Two Low Bandgap Alternated Copolymers for Photovoltaic Applications: Impact of Polymorphism on Optical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhan Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2453,161 +2453,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulated molecular wires: sheathing semiconducting polymers with organic nanotubes through heterogeneous nucleation</w:t>
+                <w:t xml:space="preserve">Supramolecular organization of a H-bonded perylene bisimide organogelator determined by transmission electron microscopy, grazing incidence X-ray diffraction and polarized infra-red spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gijo Raj</w:t>
+                <w:t xml:space="preserve">Alexandru Sarbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athmane Boulaoued</w:t>
+                <w:t xml:space="preserve">Patrick Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Lacava</w:t>
+                <w:t xml:space="preserve">David Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Djurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe J. Mesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), pp.1600370. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (48), pp.32514-32525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aelm.201600370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp06761e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502559v1</w:t>
+                <w:t xml:space="preserve">hal-01759253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge separation in an acceptor–donor–acceptor triad material with a lamellar structure</w:t>
               </w:r>
@@ -2721,161 +2721,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular organization of a H-bonded perylene bisimide organogelator determined by transmission electron microscopy, grazing incidence X-ray diffraction and polarized infra-red spectroscopy</w:t>
+                <w:t xml:space="preserve">Insulated molecular wires: sheathing semiconducting polymers with organic nanotubes through heterogeneous nucleation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Sarbu</w:t>
+                <w:t xml:space="preserve">Gijo Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hermet</w:t>
+                <w:t xml:space="preserve">Athmane Boulaoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Maurin</w:t>
+                <w:t xml:space="preserve">Johann Lacava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Djurado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Biniek</w:t>
+                <w:t xml:space="preserve">Philippe J. Mesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (48), pp.32514-32525. </w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.1600370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp06761e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201600370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759253v1</w:t>
+                <w:t xml:space="preserve">hal-01502559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Versatile Method to Fabricate Highly In-Plane Aligned Conducting Polymer Films with Anisotropic Charge Transport and Thermoelectric Properties: The Key Role of Alkyl Side Chain Layers on the Doping Mechanism</w:t>
               </w:r>
@@ -2900,64 +2900,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (25), pp.1700173. </w:t>
@@ -2989,4071 +2989,3985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution noncontact AFM and Kelvin probe force microscopy investigations of self-assembled photovoltaic donor–acceptor dyads</w:t>
+                <w:t xml:space="preserve">Tailoring the microstructure and charge transport in conjugated polymers by alkyl side-chain engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Grévin</w:t>
+                <w:t xml:space="preserve">Sadiara Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Schwartz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+                <w:t xml:space="preserve">Yaroslav Odarchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis V. Anokhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire de Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.7.71⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), pp.286-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5TC03000E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340655v1</w:t>
+                <w:t xml:space="preserve">hal-02340653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Control of Lamellar Thickness in Highly Oriented Regioregular Poly(3-Hexylthiophene) Thin Films Prepared by High-Temperature Rubbing: Correlations with Optical Properties and Charge Transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic Photovoltaics: More than Ever, an Interdisciplinary Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nielsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym8030070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201504096⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02023089v1</w:t>
+                <w:t xml:space="preserve">hal-02023087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Oriented and Crystalline Films of a Phenyl-Substituted Polythiophene Prepared by Epitaxy: Structural Model and Influence of Molecular Weight</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution noncontact AFM and Kelvin probe force microscopy investigations of self-assembled photovoltaic donor–acceptor dyads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sangeetha Covindarassou</w:t>
+                <w:t xml:space="preserve">Benjamin Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Sommer</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00495⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.799-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.7.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023083v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Photovoltaics: More than Ever, an Interdisciplinary Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Oriented and Crystalline Films of a Phenyl-Substituted Polythiophene Prepared by Epitaxy: Structural Model and Influence of Molecular Weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Hamidi-Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeetha Covindarassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (9), pp.3452-3462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym8030070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02023087v1</w:t>
+                <w:t xml:space="preserve">hal-02023083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the microstructure and charge transport in conjugated polymers by alkyl side-chain engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Precise Control of Lamellar Thickness in Highly Oriented Regioregular Poly(3-Hexylthiophene) Thin Films Prepared by High-Temperature Rubbing: Correlations with Optical Properties and Charge Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Hamidi-Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadiara Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (2), pp.286-294. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.408-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5TC03000E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201504096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340653v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible J- to H-aggregate transformation in thin films of a perylenebisimide organogelator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Sarbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (6), pp.1235-1242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4tc02444c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zipper-like molecular packing of donor–acceptor conjugated co-oligomers based on perylenediimide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (14), pp.3342-3349. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5tc00221d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Rubbing: A Versatile Method to Align π-Conjugated Polymers without Alignment Substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benzotrithiophene Copolymers: Influence of Molecular Packing and Energy Levels on Charge Carrier Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Rossbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Joseph Kline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kim Tremel</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Watkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 47 (12), pp.3871-3879. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma500762x⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 47 (9), pp.2883-2890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma500163u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023541v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzotrithiophene Copolymers: Influence of Molecular Packing and Energy Levels on Charge Carrier Mobility</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of [1]benzothieno[3,2-b][1]benzothiophene pendant and norbornene random co-polymers via ring opening metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Joseph Kline</w:t>
+                <w:t xml:space="preserve">Craig M. S. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Watkins</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bob C. Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma500163u⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (3), pp.538-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TC32058H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023552v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of [1]benzothieno[3,2-b][1]benzothiophene pendant and norbornene random co-polymers via ring opening metathesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Craig M. S. Combe</w:t>
+                <w:t xml:space="preserve">Polaron stability in semiconducting polymer neat films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beatrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bronstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hurhangee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3TC32058H⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (92), pp.14425-14428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC06193D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342515v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polaron stability in semiconducting polymer neat films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Wade</w:t>
+                <w:t xml:space="preserve">Perylenediimide-Based Donor–Acceptor Dyads and Triads: Impact of Molecular Architecture on Self-Assembling Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Hurhangee</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zaborova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (16), pp.5981-5992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja4129108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023708v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perylenediimide-Based Donor–Acceptor Dyads and Triads: Impact of Molecular Architecture on Self-Assembling Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Temperature Rubbing: A Versatile Method to Align π-Conjugated Polymers without Alignment Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Djurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Tremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (12), pp.3871-3879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma500762x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023560v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orienting Semi-Conducting π-Conjugated Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Hartmann</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kim Tremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navaphun Kayunkid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 35 (1), pp.9-26</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 35 (1), pp.9-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201300712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Fused Bis-Thienobenzothienothiophene Copolymers and Their Use in Organic Solar Cells and Transistors</w:t>
+                <w:t xml:space="preserve">Large scale alignment and charge transport anisotropy of pBTTT films oriented by high temperature rubbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 46 (3), pp.727-735</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 46 (10), pp. 4014-4023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma400516d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023566v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihydropyrroloindoledione-based copolymers for organic electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph W. Rumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng-Yao Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Levick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngju Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Beatrice Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (15), pp.2711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3tc30184b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale alignment and charge transport anisotropy of pBTTT films oriented by high temperature rubbing</w:t>
+                <w:t xml:space="preserve">New Fused Bis-Thienobenzothienothiophene Copolymers and Their Use in Organic Solar Cells and Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob C. Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny E. Donaghey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Yaacobi-Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Shahid Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 46 (10), pp. 4014-4023. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma400516d⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 46 (3), pp.727-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma302390z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835549v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Fused Bis-Thienobenzothienothiophene Copolymers and Their Use in Organic Solar Cells and Transistors</w:t>
+                <w:t xml:space="preserve">Recent advances in high mobility donor–acceptor semiconducting polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma302390z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (30), pp.14803-14813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2jm31943h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342536v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3,6-Dialkylthieno[3,2-b]thiophene moiety as a soluble and electron donating unit preserving the coplanarity of photovoltaic low band gap copolymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ambipolar charge transport in polymer:fullerene bulk heterojunctions for different polymer side-chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.123301_1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02342513v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambipolar charge transport in polymer:fullerene bulk heterojunctions for different polymer side-chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadiara Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (12), pp.123301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4754590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the side-chain density to improve the charge transport and photovoltaic performances of a low band gap copolymer</w:t>
+                <w:t xml:space="preserve">3,6-Dialkylthieno[3,2-b]thiophene moiety as a soluble and electron donating unit preserving the coplanarity of photovoltaic low band gap copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos L. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadiara Fall</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2011.10.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (9), pp.1861-1868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.25961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342514v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in high mobility donor–acceptor semiconducting polymers</w:t>
+                <w:t xml:space="preserve">Optimization of the side-chain density to improve the charge transport and photovoltaic performances of a low band gap copolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadiara Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos L. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2jm31943h⟩</w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.114-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2011.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023582v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambipolar charge transport in polymer:fullerene bulk heterojunctions for different polymer side-chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Alkoxy Side Chains in Low Band-Gap Co-Polymers: Impact on Conjugation and Frontier Energy Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Levêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Chocos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.38-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.11.163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737963v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Semiconducting Indacenodithiophene Polymers for High Performance Transistors and Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Shahid Ashraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bronstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (5), pp.714-722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ar200208g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkoxy Side Chains in Low Band-Gap Co-Polymers: Impact on Conjugation and Frontier Energy Levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Levêque</w:t>
+                <w:t xml:space="preserve">Synthesis of two dihydropyrroloindoledione-based copolymers for organic electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph W. Rumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Yao Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Levick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Leclerc</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Procter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.11.163⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (6), pp.1285-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.26471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340657v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of two dihydropyrroloindoledione-based copolymers for organic electronics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthew Levick</w:t>
+                <w:t xml:space="preserve">Synthesis of novel thieno[3,2-b]thienobis(silolothiophene) based low bandgap polymers for organic photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob C. Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Shahid Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. P. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David J. Procter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.26471⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (62), pp.7699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc33718e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342508v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of novel thieno[3,2-b]thienobis(silolothiophene) based low bandgap polymers for organic photovoltaics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thiadiazole fused indolo[2,3-a]carbazoles as new building blocks for optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cc33718e⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (15), pp.1811-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342517v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiadiazole fused indolo[2,3-a]carbazole as new building blocks for optoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52, pp. 1811-1814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiadiazole fused indolo[2,3-a]carbazoles as new building blocks for optoelectronic applications</w:t>
+                <w:t xml:space="preserve">Impact of the Alkyl Side Chains on the Optoelectronic Properties of a Series of Photovoltaic Low-Band-Gap Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadiara Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos L. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis V. Anokhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri A. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.02.041⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (23), pp.9779-9786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma102164c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03968953v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Alkyl Side Chains on the Optoelectronic Properties of a Series of Photovoltaic Low-Band-Gap Copolymers</w:t>
+                <w:t xml:space="preserve">Electronic Properties and Photovoltaic Performances of a Series of Oligothiophene Copolymers Incorporating Both Thieno[3,2-b]thiophene and 2,1,3-Benzothiadiazole Moieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos L. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitri A. Ivanov</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma102164c⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (7), pp.651-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.200900804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369397v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Properties and Photovoltaic Performances of a Series of Oligothiophene Copolymers Incorporating Both Thieno[3,2-b]thiophene and 2,1,3-Benzothiadiazole Moieties</w:t>
+                <w:t xml:space="preserve">A [3,2-b]thienothiophene-alt-benzothiadiazole copolymer for photovoltaic applications: design, synthesis, material characterization and device performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos L. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannis K. Kallitsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (28), pp.4946-4951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b819177h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7063,2392 +6977,2392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly oriented and crystalline semi-conducting and conducting polymer films by high-temperature rubbing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiconducteurs à base de thienothiophene-co-diketopyrrolopyrrole: cristaux bicolores originaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Genevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS spring-meeting, Strasbourg, France, mai 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Science et Technologie des Systèmes pi-Conjugués (SPIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211786v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconducteurs à base de thienothiophene-co-diketopyrrolopyrrole: cristaux bicolores originaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly oriented and crystalline semi-conducting and conducting polymer films by high-temperature rubbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Hamidi Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Technologie des Systèmes pi-Conjugués (SPIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">E-MRS spring-meeting, Strasbourg, France, mai 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513877v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced charge separation in self-assembled donor-acceptor block co-oligomers for photovoltaic applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Ambipolar charge transport in low-band-gap polymer: Fullerene bulk heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Bechara</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roland</w:t>
+                <w:t xml:space="preserve">Y. Odarchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Functional π-Electron Systems (Fπ-11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Arcachon, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Organic Electronics (ICOE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835635v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambipolar charge transport in low-band-gap polymer: Fullerene bulk heterojunction solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Photo-induced charge separation in self-assembled donor-acceptor block co-oligomers for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zaborova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Ivanov</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Organic Electronics (ICOE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Functional π-Electron Systems (Fπ-11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861651v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the molecular structure of low band-gap donor-acceptor copolymers for an optimized photovoltaic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freiburg Makromolekulares Kolloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the molecular structure of low band-gap donor-acceptor copolymers for an optimized photovoltaic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Workshop South Corea-Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of charge transport in low band-band gap polymer/fullerene blends using organic field-effect transistor and space charge limited current devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Organic and Hybrid Materials for Flexible Electronics: Properties and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellules photovoltaïques organiques à hétérojunction volumique (donneur d'électrons:PBCM) : Polymères et petites molécules innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité des porteurs de charge dans les polymères à faible bande interdite : Influence des chaînes latérales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">On the influence of alkyl side-chains on the optoelectronic properties of low band-gap co-polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Materiaux et Nanostructures Pi-Conjugués 11 (MNPC 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Organic Photovoltaics: Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659723v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of alkyl side-chains on the optoelectronic properties of low band-gap co-polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Influence des chaînes alkyles solubilisantes sur les propriétés optoélectroniques de copolymères à faible largeur de bande interdite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Organic Photovoltaics: Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">40ème Colloque National du Groupe Français d'Études et d'Applications des Polymères (GFP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597360v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des chaînes alkyles solubilisantes sur les propriétés optoélectroniques de copolymères à faible largeur de bande interdite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Mobilité des porteurs de charge dans les polymères à faible bande interdite : Influence des chaînes latérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Colloque National du Groupe Français d'Études et d'Applications des Polymères (GFP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Pau, France</w:t>
+              <w:t xml:space="preserve">Colloque Materiaux et Nanostructures Pi-Conjugués 11 (MNPC 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722326v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-transport property relationships in thieno-thiophene containing donor-acceptor co-polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Synthesis of oligothiophene copolymers incorporating both thieno[3,2-b]thiophene and 2,1,3-benzothiadiazole moieties: Influence of the alkyl chain position on material optoelectronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals (ICSM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Organic Electronics (ICOE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531390v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkyl chain position effect on the optoelectronic properties of oligothiophene-thienothiophene-benzothiadiazole copolymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Structure-transport property relationships in thieno-thiophene containing donor-acceptor co-polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals (ICSM 2010) Kyoto (Japan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, KYOTO, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals (ICSM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531388v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of oligothiophene copolymers incorporating both thieno[3,2-b]thiophene and 2,1,3-benzothiadiazole moieties: Influence of the alkyl chain position on material optoelectronic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Alkyl chain position effect on the optoelectronic properties of oligothiophene-thienothiophene-benzothiadiazole copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organic Electronics (ICOE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals (ICSM 2010) Kyoto (Japan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, KYOTO, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505907v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité des porteurs de charges dans les polymères semiconducteurs : Applications aux cellules photovoltaïques organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée Matériaux et Technologies Organiques et Hybrides pour le Photovoltaïque (MATHEOPV 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copolymers based on thiophene, thienothiophene and benzothiadiazole units: Synthesis, characterizations and bulk heterojunction device performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Mesoscopic Dye Sensitized and Organic Heterojunction Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des relations structure - Propriétés optoélectroniques d'une nouvelle famille de copolymères alternés à faible largeur de bande interdite pour applications photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Materiaux et Nanostructures Pi-Conjugués 09 (MNPC 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thienothiophene derivatives used as macromolecular crystallization seed in polythiophene-fullerene blends: synthesis, morphological characterization and photovoltaic device performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europolymer Conference (EUPOC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Gargnano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00301327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thienothiophene derivatives used as macromolecular crystallization seed in polythiophene-fullerene blends: Synthesis, morphological characterization and photovoltaic device performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Functional supramolecular architectures for organic electronics and nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00295479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9458,154 +9372,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et analyse de l'impact carbone de l'Institut Terre &amp; Environnement de Strasbourg : vers une stratégie de réduction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jouniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Debasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gobillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Feffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Labos1.5 Empreinte environnementale et soutenabilité des activités de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9615,91 +9529,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymères semi-conducteurs à faible largeur de bande interdite : De la synthèse au dispositif photovoltaïque organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9709,105 +9623,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénieries moléculaire et structurale de matériaux π-conjugués pour des applications en électronique organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université de Strasbourg, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04624538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId283"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9954,51 +9868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361149v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Essadiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03145A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Suresh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkan Nabiyeva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Biniek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bhoje Gowd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acspolymersau.3c00044" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapneel Vijay Thakkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Weinbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Bhatia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilu Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoures Hmili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gottis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01110K" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964088v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/femat.2022.875856" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nielsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC02331D" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Degous&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Untilova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhao Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA03377H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Rivalta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Albonetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Biancone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Della Ciana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone d'Agostino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Biskup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02389" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Hynynen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna I Hofmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Scheunemann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01223" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Gross" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trefz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bauer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dingler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Zhong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herrmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201900266" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Diebold" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Christ" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04402G" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyan Zeng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Herrmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17594" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz N&#252;bling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sommer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.9b00220" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genevaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ch&#225;vez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boeglin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TC02022A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00378" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Hamidi-Sakr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grodd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201700480" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijo Raj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lacava" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Mesini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201600370" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brauer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hartmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC03786K" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sarbu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djurado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp06761e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700173" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;vin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Schwartz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.71" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiara Fall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201504096" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN7P432P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schiefer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Covindarassou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00495" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8030070" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Odarchenko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis V. Anokhin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Tournadre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC03000E" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc02444c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00221d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023541v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gonthier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tremel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500762x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Schroeder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Rossbauer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joseph Kline" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Watkins" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500163u" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. S. Combe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob C. Schroeder" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mcculloch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC32058H" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023708v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beatrup" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wade" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bronstein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hurhangee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023560v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023592v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hartmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaphun Kayunkid" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Donaghey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Yaacobi-Gross" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Shahid Ashraf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334319v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Rumer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Yao Dai" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Levick" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Kim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beatrice Madec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc30184b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835549v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Bechara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400516d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342536v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny E. Donaghey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302390z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342513v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos L. Chochos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.25961" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MMF5LL7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968956v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754590" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342514v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.10.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HFJTK3R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm31943h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737963v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fall" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biniek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heiser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340656v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Combe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar200208g" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340657v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lev&#234;que" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Chocos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.11.163" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Procter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26471" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Thomas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. P. White" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33718e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bulut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968953v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bulut" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.02.041" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W84GC20Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri A. Ivanov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102164c" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679946v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leveque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200900804" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BLJQG6MD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945107v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannis K. Kallitsis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819177h" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MBVL6F1N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211786v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Hamidi Sakr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513877v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chavez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835635v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Schwartz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bechara" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roland" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861651v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Odarchenko" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ivanov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685190v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chochos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722307v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722296v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835653v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bura" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659723v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597360v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722326v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531390v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531388v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hadziioannou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505907v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558934v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408924v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437352v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301327v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295479v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219729v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722594v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04624538v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361149v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Essadiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03145A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Suresh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkan Nabiyeva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Biniek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bhoje Gowd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acspolymersau.3c00044" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapneel Vijay Thakkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Weinbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Bhatia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilu Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoures Hmili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gottis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01110K" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964088v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/femat.2022.875856" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B. Nielsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC02331D" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Rivalta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Albonetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Biancone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Della Ciana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone d'Agostino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Degous&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Untilova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhao Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Sun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA03377H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Biskup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02389" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Hynynen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna I Hofmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Scheunemann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01223" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz N&#252;bling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sommer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.9b00220" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Zhong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herrmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201900266" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Gross" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trefz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dingler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00977" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Diebold" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Christ" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04402G" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyan Zeng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Herrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17594" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genevaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ch&#225;vez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boeglin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TC02022A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00378" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Hamidi-Sakr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grodd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201700480" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sarbu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djurado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp06761e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brauer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hartmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC03786K" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijo Raj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lacava" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Mesini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201600370" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700173" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiara Fall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Odarchenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis V. Anokhin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Tournadre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC03000E" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023087v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nielsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8030070" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340655v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;vin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Schwartz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.71" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023083v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schiefer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Covindarassou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00495" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023089v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201504096" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN7P432P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guenet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc02444c" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00221d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023552v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Schroeder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Rossbauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joseph Kline" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Watkins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500163u" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. S. Combe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob C. Schroeder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mcculloch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC32058H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023708v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beatrup" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bronstein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hurhangee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC06193D" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023560v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4129108" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023541v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gonthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tremel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500762x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023592v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hartmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaphun Kayunkid" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300712" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35788GJL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Bechara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400516d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334319v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Rumer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Yao Dai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Levick" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Kim" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beatrice Madec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc30184b" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342536v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny E. Donaghey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Yaacobi-Gross" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Shahid Ashraf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302390z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm31943h" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737963v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biniek" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heiser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968956v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754590" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos L. Chochos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.25961" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MMF5LL7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342514v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.10.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HFJTK3R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340657v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lev&#234;que" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Chocos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.11.163" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Combe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar200208g" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342508v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Procter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26471" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342517v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Thomas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. P. White" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33718e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968953v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bulut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.02.041" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W84GC20Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597114v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bulut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369397v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri A. Ivanov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102164c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679946v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leveque" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200900804" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BLJQG6MD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945107v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannis K. Kallitsis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819177h" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MBVL6F1N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chavez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211786v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Hamidi Sakr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861651v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Odarchenko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ivanov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835635v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Schwartz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bechara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685190v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chochos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722307v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722296v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835653v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bura" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597360v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722326v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659723v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505907v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hadziioannou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531390v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531388v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558934v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408924v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437352v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301327v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295479v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219729v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722594v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04624538v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>