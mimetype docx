--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1389,957 +1389,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Competing Crystallization Processes on the Structure of All-Conjugated Donor–Acceptor Block Copolymers P3HT- b -PNDIT2 in Highly Oriented Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing Conducting Polymers to High Order: Toward Conductivities beyond 10 5 S cm −1 and Thermoelectric Power Factors of 2 mW m −1 K −2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhan Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoriia Untilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sommer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.9b00220⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (24), pp.1900266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201900266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338694v1</w:t>
+                <w:t xml:space="preserve">hal-02194240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Conducting Polymers to High Order: Toward Conductivities beyond 10 5 S cm −1 and Thermoelectric Power Factors of 2 mW m −1 K −2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuhan Zhong</w:t>
+                <w:t xml:space="preserve">From Isotropic to Anisotropic Conductivities in P(NDI2OD-T2) by (Electro-)Chemical Doping Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannic Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Trefz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Dingler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201900266⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (9), pp.3542-3555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194240v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Isotropic to Anisotropic Conductivities in P(NDI2OD-T2) by (Electro-)Chemical Doping Strategies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Original polymorphism in a naphthalene bisimide π-conjugated organogelator: a complex interplay between hydrogen bonding and heterocycle π-stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bauer</w:t>
+                <w:t xml:space="preserve">Morgane Diebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Dingler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
+                <w:t xml:space="preserve">Elliot Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Karmazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00977⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9TC04402G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194239v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original polymorphism in a naphthalene bisimide π-conjugated organogelator: a complex interplay between hydrogen bonding and heterocycle π-stacking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elliot Christ</w:t>
+                <w:t xml:space="preserve">Effect of Alkyl Side Chain Length on Doping Kinetics, Thermopower, and Charge Transport Properties in Highly Oriented F 4 TCNQ-Doped PBTTT Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Vijayakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Heinrich</w:t>
+                <w:t xml:space="preserve">Huiyan Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9TC04402G⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.4942-4953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b17594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338686v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Alkyl Side Chain Length on Doping Kinetics, Thermopower, and Charge Transport Properties in Highly Oriented F 4 TCNQ-Doped PBTTT Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Zaborova</w:t>
+                <w:t xml:space="preserve">Impact of Competing Crystallization Processes on the Structure of All-Conjugated Donor–Acceptor Block Copolymers P3HT- b -PNDIT2 in Highly Oriented Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Untilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Nübling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Herrmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (5), pp.4942-4953. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (7), pp.1660-1671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b17594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.9b00220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194242v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning crystallochromism in diketopyrrolopyrrole- co -thieno[3,2- b ]thiophene derivatives by the architecture of their alkyl side chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segregated versus Disordered Stacking in Two Low Bandgap Alternated Copolymers for Photovoltaic Applications: Impact of Polymorphism on Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhan Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Genevaz</w:t>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Chávez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8TC02022A⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (11), pp.4238-4249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b00378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023029v1</w:t>
+                <w:t xml:space="preserve">hal-02338356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregated versus Disordered Stacking in Two Low Bandgap Alternated Copolymers for Photovoltaic Applications: Impact of Polymorphism on Optical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Biniek</w:t>
+                <w:t xml:space="preserve">Tuning crystallochromism in diketopyrrolopyrrole- co -thieno[3,2- b ]thiophene derivatives by the architecture of their alkyl side chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Genevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Untilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+                <w:t xml:space="preserve">Alex Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ferry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (11), pp.4238-4249. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (34), pp.9140-9151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b00378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8TC02022A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338356v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and charge transport anisotropy of polythieno[3,4- b ]-thiophene- co -benzodithiophene (PTB7) oriented by high-temperature rubbing</w:t>
               </w:r>
@@ -2587,295 +2587,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge separation in an acceptor–donor–acceptor triad material with a lamellar structure</w:t>
+                <w:t xml:space="preserve">Insulated molecular wires: sheathing semiconducting polymers with organic nanotubes through heterogeneous nucleation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rolland</w:t>
+                <w:t xml:space="preserve">Gijo Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Brauer</w:t>
+                <w:t xml:space="preserve">Athmane Boulaoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hartmann</w:t>
+                <w:t xml:space="preserve">Johann Lacava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe J. Mesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6TC03786K⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.1600370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201600370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340661v1</w:t>
+                <w:t xml:space="preserve">hal-01502559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulated molecular wires: sheathing semiconducting polymers with organic nanotubes through heterogeneous nucleation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charge separation in an acceptor–donor–acceptor triad material with a lamellar structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athmane Boulaoued</w:t>
+                <w:t xml:space="preserve">D. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Lacava</w:t>
+                <w:t xml:space="preserve">J. C. Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe J. Mesini</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), pp.1600370. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (6), pp.1383-1393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aelm.201600370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6TC03786K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502559v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Versatile Method to Fabricate Highly In-Plane Aligned Conducting Polymer Films with Anisotropic Charge Transport and Thermoelectric Properties: The Key Role of Alkyl Side Chain Layers on the Doping Mechanism</w:t>
               </w:r>
@@ -2913,51 +2913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (25), pp.1700173. </w:t>
@@ -2989,649 +2989,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the microstructure and charge transport in conjugated polymers by alkyl side-chain engineering</w:t>
+                <w:t xml:space="preserve">High-resolution noncontact AFM and Kelvin probe force microscopy investigations of self-assembled photovoltaic donor–acceptor dyads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadiara Fall</w:t>
+                <w:t xml:space="preserve">Benjamin Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégoire de Tournadre</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5TC03000E⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.799-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.7.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340653v1</w:t>
+                <w:t xml:space="preserve">hal-02340655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Photovoltaics: More than Ever, an Interdisciplinary Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nielsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (3), pp.70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym8030070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution noncontact AFM and Kelvin probe force microscopy investigations of self-assembled photovoltaic donor–acceptor dyads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Schwartz</w:t>
+                <w:t xml:space="preserve">Precise Control of Lamellar Thickness in Highly Oriented Regioregular Poly(3-Hexylthiophene) Thin Films Prepared by High-Temperature Rubbing: Correlations with Optical Properties and Charge Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Hamidi-Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadiara Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.7.71⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.408-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201504096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340655v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Oriented and Crystalline Films of a Phenyl-Substituted Polythiophene Prepared by Epitaxy: Structural Model and Influence of Molecular Weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Hamidi-Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangeetha Covindarassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (9), pp.3452-3462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Control of Lamellar Thickness in Highly Oriented Regioregular Poly(3-Hexylthiophene) Thin Films Prepared by High-Temperature Rubbing: Correlations with Optical Properties and Charge Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amer Hamidi-Sakr</w:t>
+                <w:t xml:space="preserve">Tailoring the microstructure and charge transport in conjugated polymers by alkyl side-chain engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadiara Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Odarchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis V. Anokhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire de Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201504096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), pp.286-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5TC03000E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02023089v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible J- to H-aggregate transformation in thin films of a perylenebisimide organogelator</w:t>
               </w:r>
@@ -3760,90 +3760,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zipper-like molecular packing of donor–acceptor conjugated co-oligomers based on perylenediimide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (14), pp.3342-3349. </w:t>
@@ -4266,90 +4266,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perylenediimide-Based Donor–Acceptor Dyads and Triads: Impact of Molecular Architecture on Self-Assembling Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4689,51 +4689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale alignment and charge transport anisotropy of pBTTT films oriented by high temperature rubbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5068,687 +5068,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in high mobility donor–acceptor semiconducting polymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iain Mcculloch</w:t>
+                <w:t xml:space="preserve">Ambipolar charge transport in polymer:fullerene bulk heterojunctions for different polymer side-chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.123301_1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023582v1</w:t>
+                <w:t xml:space="preserve">hal-00737963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambipolar charge transport in polymer:fullerene bulk heterojunctions for different polymer side-chains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Heiser</w:t>
+                <w:t xml:space="preserve">Recent advances in high mobility donor–acceptor semiconducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (30), pp.14803-14813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2jm31943h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737963v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambipolar charge transport in polymer:fullerene bulk heterojunctions for different polymer side-chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Optimization of the side-chain density to improve the charge transport and photovoltaic performances of a low band gap copolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadiara Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos L. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4754590⟩</w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.114-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2011.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968956v1</w:t>
+                <w:t xml:space="preserve">hal-02342514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3,6-Dialkylthieno[3,2-b]thiophene moiety as a soluble and electron donating unit preserving the coplanarity of photovoltaic low band gap copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos L. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadiara Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (9), pp.1861-1868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pola.25961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the side-chain density to improve the charge transport and photovoltaic performances of a low band gap copolymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ambipolar charge transport in polymer:fullerene bulk heterojunctions for different polymer side-chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadiara Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (12), pp.123301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4754590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2011.10.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02342514v1</w:t>
+                <w:t xml:space="preserve">hal-03968956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkoxy Side Chains in Low Band-Gap Co-Polymers: Impact on Conjugation and Frontier Energy Levels</w:t>
               </w:r>
@@ -5760,77 +5760,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Levêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Chocos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31, pp.38-45. </w:t>
@@ -5996,627 +5996,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of two dihydropyrroloindoledione-based copolymers for organic electronics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthew Levick</w:t>
+                <w:t xml:space="preserve">Synthesis of novel thieno[3,2-b]thienobis(silolothiophene) based low bandgap polymers for organic photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob C. Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Shahid Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. P. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David J. Procter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.26471⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (62), pp.7699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc33718e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342508v1</w:t>
+                <w:t xml:space="preserve">hal-02342517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of novel thieno[3,2-b]thienobis(silolothiophene) based low bandgap polymers for organic photovoltaics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stuart Thomas</w:t>
+                <w:t xml:space="preserve">Synthesis of two dihydropyrroloindoledione-based copolymers for organic electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph W. Rumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Yao Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Levick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. P. White</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Biniek</w:t>
+                <w:t xml:space="preserve">David J. Procter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (62), pp.7699. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (6), pp.1285-1291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cc33718e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pola.26471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342517v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiadiazole fused indolo[2,3-a]carbazoles as new building blocks for optoelectronic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Biniek</w:t>
+                <w:t xml:space="preserve">Thiadiazole fused indolo[2,3-a]carbazole as new building blocks for optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Bulut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+                <w:t xml:space="preserve">I. Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 52 (15), pp.1811-1814. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 52, pp. 1811-1814</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968953v1</w:t>
+                <w:t xml:space="preserve">hal-00597114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiadiazole fused indolo[2,3-a]carbazole as new building blocks for optoelectronic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Leclerc</w:t>
+                <w:t xml:space="preserve">Thiadiazole fused indolo[2,3-a]carbazoles as new building blocks for optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 52, pp. 1811-1814</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 52 (15), pp.1811-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.02.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597114v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Alkyl Side Chains on the Optoelectronic Properties of a Series of Photovoltaic Low-Band-Gap Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadiara Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos L. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis V. Anokhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri A. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6680,77 +6680,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Properties and Photovoltaic Performances of a Series of Oligothiophene Copolymers Incorporating Both Thieno[3,2-b]thiophene and 2,1,3-Benzothiadiazole Moieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos L. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6826,64 +6826,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A [3,2-b]thienothiophene-alt-benzothiadiazole copolymer for photovoltaic applications: design, synthesis, material characterization and device performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos L. Chochos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7004,90 +7004,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconducteurs à base de thienothiophene-co-diketopyrrolopyrrole: cristaux bicolores originaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Genevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Technologie des Systèmes pi-Conjugués (SPIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
@@ -7155,51 +7155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Hamidi Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7235,359 +7235,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambipolar charge transport in low-band-gap polymer: Fullerene bulk heterojunction solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Photo-induced charge separation in self-assembled donor-acceptor block co-oligomers for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zaborova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Ivanov</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Organic Electronics (ICOE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Functional π-Electron Systems (Fπ-11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861651v1</w:t>
+                <w:t xml:space="preserve">hal-00835635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced charge separation in self-assembled donor-acceptor block co-oligomers for photovoltaic applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Ambipolar charge transport in low-band-gap polymer: Fullerene bulk heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bechara</w:t>
+                <w:t xml:space="preserve">Y. Odarchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roland</w:t>
+                <w:t xml:space="preserve">D. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Functional π-Electron Systems (Fπ-11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Arcachon, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Organic Electronics (ICOE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835635v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the molecular structure of low band-gap donor-acceptor copolymers for an optimized photovoltaic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freiburg Makromolekulares Kolloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Freiburg, Germany</w:t>
@@ -7616,103 +7616,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the molecular structure of low band-gap donor-acceptor copolymers for an optimized photovoltaic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Workshop South Corea-Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
@@ -7741,103 +7741,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of charge transport in low band-band gap polymer/fullerene blends using organic field-effect transistor and space charge limited current devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fall</w:t>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Biniek</w:t>
+                <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Organic and Hybrid Materials for Flexible Electronics: Properties and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7862,103 +7862,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellules photovoltaïques organiques à hétérojunction volumique (donneur d'électrons:PBCM) : Polymères et petites molécules innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
@@ -7981,480 +7981,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of alkyl side-chains on the optoelectronic properties of low band-gap co-polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilité des porteurs de charge dans les polymères à faible bande interdite : Influence des chaînes latérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Biniek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Chochos</w:t>
+                <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Leclerc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Organic Photovoltaics: Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque Materiaux et Nanostructures Pi-Conjugués 11 (MNPC 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597360v1</w:t>
+                <w:t xml:space="preserve">hal-00659723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des chaînes alkyles solubilisantes sur les propriétés optoélectroniques de copolymères à faible largeur de bande interdite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">On the influence of alkyl side-chains on the optoelectronic properties of low band-gap co-polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Colloque National du Groupe Français d'Études et d'Applications des Polymères (GFP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Pau, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Organic Photovoltaics: Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722326v1</w:t>
+                <w:t xml:space="preserve">hal-00597360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité des porteurs de charge dans les polymères à faible bande interdite : Influence des chaînes latérales</w:t>
+                <w:t xml:space="preserve">Influence des chaînes alkyles solubilisantes sur les propriétés optoélectroniques de copolymères à faible largeur de bande interdite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Biniek</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Materiaux et Nanostructures Pi-Conjugués 11 (MNPC 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t>
+              <w:t xml:space="preserve">40ème Colloque National du Groupe Français d'Études et d'Applications des Polymères (GFP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659723v1</w:t>
+                <w:t xml:space="preserve">hal-00722326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of oligothiophene copolymers incorporating both thieno[3,2-b]thiophene and 2,1,3-benzothiadiazole moieties: Influence of the alkyl chain position on material optoelectronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Organic Electronics (ICOE 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
@@ -8477,359 +8477,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-transport property relationships in thieno-thiophene containing donor-acceptor co-polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Alkyl chain position effect on the optoelectronic properties of oligothiophene-thienothiophene-benzothiadiazole copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals (ICSM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals (ICSM 2010) Kyoto (Japan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, KYOTO, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531390v1</w:t>
+                <w:t xml:space="preserve">hal-00531388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkyl chain position effect on the optoelectronic properties of oligothiophene-thienothiophene-benzothiadiazole copolymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure-transport property relationships in thieno-thiophene containing donor-acceptor co-polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals (ICSM 2010) Kyoto (Japan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, KYOTO, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals (ICSM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531388v1</w:t>
+                <w:t xml:space="preserve">hal-00531390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité des porteurs de charges dans les polymères semiconducteurs : Applications aux cellules photovoltaïques organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fall</w:t>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Biniek</w:t>
+                <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée Matériaux et Technologies Organiques et Hybrides pour le Photovoltaïque (MATHEOPV 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8854,90 +8854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copolymers based on thiophene, thienothiophene and benzothiadiazole units: Synthesis, characterizations and bulk heterojunction device performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8979,103 +8979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des relations structure - Propriétés optoélectroniques d'une nouvelle famille de copolymères alternés à faible largeur de bande interdite pour applications photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chochos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Biniek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Chochos</w:t>
+                <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Materiaux et Nanostructures Pi-Conjugués 09 (MNPC 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t>
@@ -9104,103 +9104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thienothiophene derivatives used as macromolecular crystallization seed in polythiophene-fullerene blends: synthesis, morphological characterization and photovoltaic device performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europolymer Conference (EUPOC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Gargnano, Italy</w:t>
@@ -9229,103 +9229,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thienothiophene derivatives used as macromolecular crystallization seed in polythiophene-fullerene blends: Synthesis, morphological characterization and photovoltaic device performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Functional supramolecular architectures for organic electronics and nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
@@ -9346,180 +9346,275 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00295479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atelier CirculR : une innovation socio-technique pour des matériaux durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Biniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Oummouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd SUSTAINABLE CHEMISTRY DAY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quantification et analyse de l'impact carbone de l'Institut Terre &amp; Environnement de Strasbourg : vers une stratégie de réduction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jouniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Debasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gobillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Feffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Labos1.5 Empreinte environnementale et soutenabilité des activités de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9529,91 +9624,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymères semi-conducteurs à faible largeur de bande interdite : De la synthèse au dispositif photovoltaïque organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biniek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9623,105 +9718,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénieries moléculaire et structurale de matériaux π-conjugués pour des applications en électronique organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Biniek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université de Strasbourg, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04624538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9868,51 +9963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361149v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Essadiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03145A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Suresh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkan Nabiyeva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Biniek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bhoje Gowd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acspolymersau.3c00044" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapneel Vijay Thakkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Weinbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Bhatia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilu Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoures Hmili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gottis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01110K" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964088v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/femat.2022.875856" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B. Nielsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC02331D" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Rivalta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Albonetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Biancone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Della Ciana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone d'Agostino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Degous&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Untilova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhao Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Sun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA03377H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Biskup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02389" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Hynynen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna I Hofmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Scheunemann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01223" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz N&#252;bling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sommer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.9b00220" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Zhong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herrmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201900266" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Gross" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trefz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dingler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00977" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Diebold" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Christ" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04402G" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyan Zeng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Herrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17594" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genevaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ch&#225;vez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boeglin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TC02022A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00378" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Hamidi-Sakr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grodd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201700480" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sarbu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djurado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp06761e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brauer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hartmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC03786K" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijo Raj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lacava" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Mesini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201600370" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700173" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiara Fall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Odarchenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis V. Anokhin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Tournadre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC03000E" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023087v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nielsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8030070" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340655v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;vin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Schwartz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.71" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023083v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schiefer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Covindarassou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00495" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023089v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201504096" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN7P432P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guenet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc02444c" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00221d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023552v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Schroeder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Rossbauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joseph Kline" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Watkins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500163u" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. S. Combe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob C. Schroeder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mcculloch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC32058H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023708v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beatrup" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bronstein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hurhangee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC06193D" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023560v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4129108" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023541v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gonthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tremel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500762x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023592v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hartmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaphun Kayunkid" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300712" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35788GJL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Bechara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400516d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334319v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Rumer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Yao Dai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Levick" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Kim" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beatrice Madec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc30184b" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342536v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny E. Donaghey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Yaacobi-Gross" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Shahid Ashraf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302390z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm31943h" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737963v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biniek" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heiser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968956v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754590" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos L. Chochos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.25961" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MMF5LL7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342514v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.10.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HFJTK3R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340657v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lev&#234;que" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Chocos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.11.163" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Combe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar200208g" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342508v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Procter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26471" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342517v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Thomas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. P. White" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33718e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968953v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bulut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.02.041" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W84GC20Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597114v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bulut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369397v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri A. Ivanov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102164c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679946v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leveque" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200900804" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BLJQG6MD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945107v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannis K. Kallitsis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819177h" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MBVL6F1N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chavez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211786v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Hamidi Sakr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861651v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Odarchenko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ivanov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835635v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Schwartz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bechara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685190v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chochos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722307v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722296v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835653v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bura" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597360v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722326v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659723v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505907v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hadziioannou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531390v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531388v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558934v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408924v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437352v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301327v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295479v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219729v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722594v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04624538v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361149v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Essadiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03145A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Suresh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkan Nabiyeva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Biniek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bhoje Gowd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acspolymersau.3c00044" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapneel Vijay Thakkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Weinbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Bhatia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilu Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoures Hmili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gottis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01110K" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964088v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/femat.2022.875856" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B. Nielsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC02331D" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Rivalta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Albonetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Biancone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Della Ciana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone d'Agostino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Degous&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Untilova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Vijayakumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhao Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Sun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA03377H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Biskup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02389" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Hynynen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna I Hofmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Scheunemann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01223" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Zhong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herrmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201900266" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Gross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trefz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dingler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00977" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Diebold" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Christ" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04402G" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyan Zeng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Herrmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17594" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz N&#252;bling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sommer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.9b00220" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00378" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genevaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ch&#225;vez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boeglin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bailly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TC02022A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Hamidi-Sakr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grodd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoubas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201700480" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sarbu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djurado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp06761e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijo Raj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lacava" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Mesini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201600370" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brauer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hartmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC03786K" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700173" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;vin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Schwartz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.71" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nielsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8030070" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023089v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiara Fall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201504096" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN7P432P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023083v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schiefer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Covindarassou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00495" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Odarchenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis V. Anokhin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Tournadre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC03000E" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guenet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc02444c" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00221d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023552v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Schroeder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Rossbauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joseph Kline" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Watkins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500163u" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. S. Combe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob C. Schroeder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mcculloch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TC32058H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023708v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beatrup" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bronstein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hurhangee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC06193D" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023560v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4129108" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023541v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gonthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tremel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500762x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023592v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hartmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navaphun Kayunkid" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201300712" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35788GJL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heiser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Bechara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400516d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334319v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Rumer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Yao Dai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Levick" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Kim" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beatrice Madec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc30184b" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342536v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny E. Donaghey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Yaacobi-Gross" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Shahid Ashraf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma302390z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737963v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fall" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biniek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heiser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023582v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm31943h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342514v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos L. Chochos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.10.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HFJTK3R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342513v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.25961" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MMF5LL7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968956v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754590" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340657v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lev&#234;que" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Chocos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.11.163" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Combe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar200208g" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Thomas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. P. White" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33718e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342508v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Procter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26471" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597114v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bulut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968953v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bulut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.02.041" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W84GC20Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369397v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri A. Ivanov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102164c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679946v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leveque" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200900804" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BLJQG6MD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945107v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannis K. Kallitsis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819177h" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MBVL6F1N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chavez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211786v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Hamidi Sakr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835635v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Schwartz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bechara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861651v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Odarchenko" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ivanov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685190v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chochos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722307v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722296v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835653v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bura" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659723v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597360v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722326v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505907v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hadziioannou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531388v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531390v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558934v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408924v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437352v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301327v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295479v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626649v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Oummouch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roullet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219729v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722594v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04624538v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>