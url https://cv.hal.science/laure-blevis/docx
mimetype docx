--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -967,221 +967,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Defending Migrants before the French Conseil d’État (1945–2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blévis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lawyers and the Changing Landscape of European Human Rights Litigation Trajectories, Strategies, Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Strasbourg, Sep 2025, Strasbourg (67), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Defending Migrants in front of the French Conseil d’Etat : historical and sociological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blévis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Falconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting on Law and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Law &amp; Society Association, May 2025, Chicago (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jugement comme co-construction : un essai de mise en évidence empirique à plusieurs niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blévis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Falconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1377,191 +1377,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Access to French Highest Courts : the Case of Supreme Courts' Lawyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blévis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting on Law and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Law and Society Association, Jul 2022, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les avocats aux conseils intermédiaires de la migration »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blévis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Les intermédiaires de la migration »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, séminaire du département Global, Institut Convergences Migrations (ICM),, 2021, Campus Condorcet - Auberviliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328732v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05319347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une citoyenneté française contestée.</w:t>
               </w:r>
@@ -2356,215 +2356,361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle citoyenneté pour les Algériens ?</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Abderrahmane Bouchène; Jean-Pierre Peyroulou; Ouanassa Siari Tengour; Sylvie Thénault. </w:t>
+                <w:t xml:space="preserve">L'invention de &amp;quot;l'indigène&amp;quot;, Français non citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blévis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abderrahmane Bouchène ; Jean-Pierre Peyroulou; Ouanassa Siari Tengour; Sylvie Thénault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'Algérie à la période coloniale (1830-1962)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.352-358, 2014, Poche/Essais, 978-2-7071-7326-3</w:t>
+              <w:t xml:space="preserve">, pp.212-218, 2014, Poche/Essais, 978-2-7071-7326-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00834814v1</w:t>
+                <w:t xml:space="preserve">halshs-00834813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'invention de &amp;quot;l'indigène&amp;quot;, Français non citoyen</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Abderrahmane Bouchène ; Jean-Pierre Peyroulou; Ouanassa Siari Tengour; Sylvie Thénault. </w:t>
+                <w:t xml:space="preserve">Quelle citoyenneté pour les Algériens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blévis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abderrahmane Bouchène; Jean-Pierre Peyroulou; Ouanassa Siari Tengour; Sylvie Thénault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'Algérie à la période coloniale (1830-1962)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.212-218, 2014, Poche/Essais, 978-2-7071-7326-3</w:t>
+              <w:t xml:space="preserve">, pp.352-358, 2014, Poche/Essais, 978-2-7071-7326-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00834813v1</w:t>
+                <w:t xml:space="preserve">halshs-00834814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot;indigènes&amp;quot; en métropole ? Catégories coloniales et catégories métropolitaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blévis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blévis Laure, Lafont-Couturier Hélène, Snoep Nanette et al. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1931. Les étrangers au temps de l'Exposition coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.Inconnu, 2008, 978-2-0703-5830-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et difficultés d'une sociologie historique de la citoyenneté en situation coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blévis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Offerle Michel et Rousso Henri (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique interdisciplinaire. Histoire et science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.Inconnu, 2008, 978-2-7535-0610-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2610,203 +2756,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Zalc, Nanette Snoep, Hélène Lafont-Couturier et Laure Blévis (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1931 : les étrangers au temps de l’exposition coloniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418277v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-00834822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pays d'accueil ou terre de transit ? La France et les réfugiés dans les années 1930</w:t>
               </w:r>
@@ -3199,226 +3199,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment &amp;quot;mettre l'histoire en musée&amp;quot;. Retour sur l'exposition &amp;quot;1931. Les étrangers au temps de l'Exposition coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blévis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00836711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Émile Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blévis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00836198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estoublon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blévis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00836195v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00836711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonialism</w:t>
               </w:r>
@@ -3635,51 +3635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bl&#233;vis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04282571v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.089.0055" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04282591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.104.0087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04282599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj.452.0047" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04282624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.016.0111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04282613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2003.1276" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ihtp.2002.1784" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04282638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.048.0557" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Falconi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lafont-Couturier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Snoep" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283179v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-de-l-algerie-a-la-periode-coloniale--9782707178374-p-352.htm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-de-l-algerie-a-la-periode-coloniale--9782707178374-p-212.htm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04282988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.1249." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bl&#233;vis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04282571v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.089.0055" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04282591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.104.0087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04282599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj.452.0047" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04282624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.016.0111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04282613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2003.1276" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ihtp.2002.1784" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04282638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.048.0557" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Falconi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lafont-Couturier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Snoep" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283179v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-de-l-algerie-a-la-periode-coloniale--9782707178374-p-212.htm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-de-l-algerie-a-la-periode-coloniale--9782707178374-p-352.htm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04282988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04283013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.1249." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>