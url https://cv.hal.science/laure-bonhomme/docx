--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whewellite, CaC2O4*H2O: structural study by a combined NMR, crystallography and modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water-mediated structuring of bone apatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas von Euw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Colas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Bonhomme-Coury</w:t>
+                <w:t xml:space="preserve">Francisco M. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Coelho Diogo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Babonneau</w:t>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Selmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ce41201f⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (12), pp.1144-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NMAT3787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881226v1</w:t>
+                <w:t xml:space="preserve">hal-01289769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-mediated structuring of bone apatite</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whewellite, CaC2O4*H2O: structural study by a combined NMR, crystallography and modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+                <w:t xml:space="preserve">Hélène Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonhomme-Coury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Selmane</w:t>
+                <w:t xml:space="preserve">Cristina Coelho Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Tielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (12), pp.1144-1153. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.8840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NMAT3787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3ce41201f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289769v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives in the PAW/GIPAW (Gauge Including Projected Augmented Wave) approach: JP-O-Si coupling constants, antisymmetric parts of shift tensors and NQR predictions</w:t>
               </w:r>
@@ -3132,286 +3132,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RMN du solide : une approche des matériaux hybrides et des nanomatériaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bonhomme</w:t>
+                <w:t xml:space="preserve">Dipolar and J- Derived Solid State NMR Techniques and First Principles Calculations Applied to the Structure of Silicophosphates and to the Characterization of Phosphonate Grafting on Silica Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wong Chi Man</w:t>
+                <w:t xml:space="preserve">Nadia Benharbya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Alonso</w:t>
+                <w:t xml:space="preserve">Cristel Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Hartmeyer</w:t>
+                <w:t xml:space="preserve">Thierry Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonhomme-Coury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Boston, MA, United States. pp.0984-MM14-05, 1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-984-0984-MM14-05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394341v1</w:t>
+                <w:t xml:space="preserve">hal-02351173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar and J- Derived Solid State NMR Techniques and First Principles Calculations Applied to the Structure of Silicophosphates and to the Characterization of Phosphonate Grafting on Silica Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Coelho</w:t>
+                <w:t xml:space="preserve">RMN du solide : une approche des matériaux hybrides et des nanomatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Benharbya</w:t>
+                <w:t xml:space="preserve">M. Wong Chi Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristel Gervais</w:t>
+                <w:t xml:space="preserve">B. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Azaïs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Bonhomme-Coury</w:t>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hartmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 MRS Fall Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France. CM-10-0312 (p150)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351173v1</w:t>
+                <w:t xml:space="preserve">hal-00394341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3566,51 +3566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D. Belletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Debroise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Llansola-Portoles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801611" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Crevant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiyoshi Osaka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hayakawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b01332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffite" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00197A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01305461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.01.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.12.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mh00071k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce41201f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coelho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourpoint" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aza&#239;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2635" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S55F444L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907450c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RBSHTJ61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gervais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissie&#768;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.09.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS6G5JV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061964f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1XP0T0HK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-007-0040-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHQDKJ7P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2005.11.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RB4PW5R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-006-7431-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43HFL6CN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lejeune" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. d'Espinose" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500108546561" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.09.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ2C9X2D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394341v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong Chi Man" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hartmeyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benharbya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Gervais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-984-0984-MM14-05" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D. Belletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Debroise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Llansola-Portoles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801611" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Crevant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiyoshi Osaka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hayakawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b01332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffite" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00197A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01305461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.01.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.12.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mh00071k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce41201f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coelho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourpoint" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aza&#239;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2635" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S55F444L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907450c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RBSHTJ61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gervais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissie&#768;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.09.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS6G5JV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061964f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1XP0T0HK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-007-0040-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHQDKJ7P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2005.11.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RB4PW5R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-006-7431-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43HFL6CN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lejeune" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. d'Espinose" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500108546561" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.09.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ2C9X2D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351173v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benharbya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Gervais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-984-0984-MM14-05" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong Chi Man" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hartmeyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>