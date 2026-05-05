--- v0 (2026-03-24)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Bonnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laure BonnaudChargée de recherche INRAESociologue</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laure-bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3389-3899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Demonteil (2024), Inspecter la culture. Une sociologie de l’écriture administrative , Lyon, ENS Éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 14 (2), pp.126-130. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.252.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xaq FROHLICH, From Label to Table. Regulating Food in America in the Information Age (Oakland: University of California Press, coll. California Studies in Food and Culture vol. 82, 2023), 312 pp.; ‎ISBN 978-0-520-29881-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (2), pp.207-2010. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.FOOD.5.151480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir normatif des fonctionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.525-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04964253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et styles de raisonnement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.031.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un champ de normes. La normalisation du système agro-alimentaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.033.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redessiner les frontières de l'État environnemental en région. Quête de transversalité et contraintes bureaucratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.119-139. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.231.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil agricole comme captation de clientèle ? Le cas de la vente des insectes auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Anzalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (4), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.42358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cocréation de marchés pour la transition agroécologique. Le cas des marchés des insectes auxiliaires et des tomates sous serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Anzalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5-6/2022, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perfect match? The co-creation of the tomato and beneficial insects markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Anzalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.11-20. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sociologie de l'action publique d'inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.211.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a vet: the veterinary profession in social science research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (2), pp.125-149. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00103-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st century vets: professional dynamics in the era of One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (2), pp.121-124. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-021-00141-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'AZF à Lubrizol : mais où est donc passée l’inspection des installations classées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIMpact éco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une protohistoire de terrains & travaux (1995-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36-37 (1-2), pp.9-28. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.036.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sébastien Gardon pour le dossier &amp;quot;Peut-on manger sans risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.17-23. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.041.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les savoirs de la modernité agro-industrielle. Le cas de l’OMNIUM d’économie agroalimentaire (1964-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (373), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Louis-Georges Soler pour le dossier &amp;quot;Peut-on manger sans risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (41), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.041.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Peut-on manger sans risques ? Acteurs et instruments de la sécurité sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2/2020 (41), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.041.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Berdah, Abattre ou vacciner. La France et le Royaume-Uni en lutte contre la tuberculose et la fièvre aphteuse (1900-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d'industrie sans réglementation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, à paraitre prochainement, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État sanitaire de la profession vétérinaire. Action publique et régulation de l’activité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2018/3), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.093.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le New Public Management au concret : nouvelles recettes pour vieux problèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (1), pp.27-42. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.048.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01830869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morand and Muriel Figuié (eds), 2016, Emergence de maladies infectieuses. Risques et enjeux de société (The emergence of infectious diseases. Societal risks and stakes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (3), pp.225-228. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-017-0042-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des crises de santé animale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (3), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.163.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle administration pour le développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1, 2015), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting the law. Civil servants at work at the french ministry of ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (2014), pp. 1 - 20. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusionner les administrations pour mieux coordonner l'action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (3), pp.105-125. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.143.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Public–Private Divide: GLOBALGAP as a Regulation Repository for Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.227-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01731217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les fruits et légumes dans tous leurs états. La variabilité, la périssabilité et la saisonnalité au cœur des pratiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plessz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.187236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-regulation in Practices: The Hygiene Package in French Slaughterhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la loi. Un travail de bureau pour hauts fonctionnaires du ministère de l'Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.475-494. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du marché dans le contrôle des traitements phytosanitaires.L’exemple du secteur de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Codron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Feyzin (1966) à AZF (2001) : la naissance du métier d'inspecteur des installations classées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, hors-série, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la catastrophe de Feyzin (1966) à l'explosion d'AZF (2001) : la naissance du métier d'inspecteur des installations classées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inspecteurs vétérinaires face aux normes privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (4), pp.399-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller, A l'abattoir [Compte rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (4), pp.105-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de la sécurité sanitaire au quotidien : l'inspection des services vétérinaires en abattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.15-30. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2007.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des inspecteurs des installations classées (1810-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éleveurs de porcs face à leurs détracteurs en Dordogne et dans le Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Nicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 177, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usines à la campagne aux villes industrielles : la cohabitation ville/industrie saisie à travers l'histoire du droit des établissements classés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom de la loi et de la technique : l'évolution de la figure de l'inspecteur des installations classées depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (69), pp.131-161. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.069.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi terrains et travaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03952661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécial Issue &amp;quot;21st century vets: professional dynamics in the era of One Health&amp;quot;, Review of Agricultural, Food and Environmental Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 102 (2), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France (PUF), pp.216, 2014, L'écologie en questions, 9782130607168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui contrôle ce que nous mangeons ? La sécurité sanitaire des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Copalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 191 p., 2011, 978-2-7298-6606-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons d’AZF. Chronique d’une loi sur les risques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food safety management through the lens of hybrids: the case of fresh fruit and vegetable shippers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and governance: franchising, cooperatives, and strategic alliances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 322 p., 2017, Contributions to Management Science, 978-3-319-57276-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une catastrophe au Parlement. La contribution des débats parlementaires à l’écriture du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire De Galembert; Olivier Rozenberg; Cécile Vigour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement. Méthodes et enjeux de l’analyse des débats parlementaires pours les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J., p. 243-259., 2014, Droit et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01312716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation sous contrôle. Tracer, auditer, conseiller.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri éditions /Editions Quae, pp.187, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer les tomates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Codron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation sous contrôle : Tracer, auditer, conseiller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2012, Sciences en Partage (Quae), 978-2-7592-1850-9 978-2-84444-875-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la police des établissements classés (1810-1902). Le cas du département du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales. Activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2011, Publications du Centre Universitaire de Recherches Administratives et Politiques de Picardie, 978-2-9527865-3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise d'État et risques industriels. La persistance d'un modèle technocratique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérard Yann, Crespin Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.161-175, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre, informer, communiquer, concerter, participer, alerter ou interpeller ? Genèse du chapitre information dans la Loi Bachelot du 30 juillet 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-G. Suraud, M.-P. Blin, G. de Terssac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques industriels : Quelle ouverture publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp.59-72, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être vétérinaire. La profession vétérinaire dans les recherches en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902356v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on manger sans risques ? Acteurs et instruments de la sécurité sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 41, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Bonnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laure BonnaudChargée de recherche INRAESociologue</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laure-bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3389-3899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Demonteil (2024), Inspecter la culture. Une sociologie de l’écriture administrative , Lyon, ENS Éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 14 (2), pp.126-130. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.252.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xaq FROHLICH, From Label to Table. Regulating Food in America in the Information Age (Oakland: University of California Press, coll. California Studies in Food and Culture vol. 82, 2023), 312 pp.; ‎ISBN 978-0-520-29881-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (2), pp.207-2010. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.FOOD.5.151480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir normatif des fonctionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.525-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04964253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et styles de raisonnement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.031.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un champ de normes. La normalisation du système agro-alimentaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.033.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redessiner les frontières de l'État environnemental en région. Quête de transversalité et contraintes bureaucratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.119-139. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.231.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil agricole comme captation de clientèle ? Le cas de la vente des insectes auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Anzalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (4), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.42358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cocréation de marchés pour la transition agroécologique. Le cas des marchés des insectes auxiliaires et des tomates sous serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Anzalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5-6/2022, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perfect match? The co-creation of the tomato and beneficial insects markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Anzalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.11-20. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sociologie de l'action publique d'inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.211.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a vet: the veterinary profession in social science research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (2), pp.125-149. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00103-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st century vets: professional dynamics in the era of One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (2), pp.121-124. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-021-00141-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'AZF à Lubrizol : mais où est donc passée l’inspection des installations classées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIMpact éco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une protohistoire de terrains & travaux (1995-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36-37 (1-2), pp.9-28. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.036.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sébastien Gardon pour le dossier &amp;quot;Peut-on manger sans risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.17-23. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.041.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les savoirs de la modernité agro-industrielle. Le cas de l’OMNIUM d’économie agroalimentaire (1964-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (373), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Louis-Georges Soler pour le dossier &amp;quot;Peut-on manger sans risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (41), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.041.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Peut-on manger sans risques ? Acteurs et instruments de la sécurité sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2/2020 (41), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.041.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Berdah, Abattre ou vacciner. La France et le Royaume-Uni en lutte contre la tuberculose et la fièvre aphteuse (1900-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d'industrie sans réglementation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, à paraitre prochainement, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État sanitaire de la profession vétérinaire. Action publique et régulation de l’activité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2018/3), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.093.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le New Public Management au concret : nouvelles recettes pour vieux problèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (1), pp.27-42. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.048.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01830869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morand and Muriel Figuié (eds), 2016, Emergence de maladies infectieuses. Risques et enjeux de société (The emergence of infectious diseases. Societal risks and stakes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (3), pp.225-228. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-017-0042-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des crises de santé animale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (3), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.163.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle administration pour le développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1, 2015), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting the law. Civil servants at work at the french ministry of ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (2014), pp. 1 - 20. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusionner les administrations pour mieux coordonner l'action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (3), pp.105-125. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.143.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Public–Private Divide: GLOBALGAP as a Regulation Repository for Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.227-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01731217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les fruits et légumes dans tous leurs états. La variabilité, la périssabilité et la saisonnalité au cœur des pratiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plessz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.187236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-regulation in Practices: The Hygiene Package in French Slaughterhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la loi. Un travail de bureau pour hauts fonctionnaires du ministère de l'Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.475-494. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du marché dans le contrôle des traitements phytosanitaires.L’exemple du secteur de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Codron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Feyzin (1966) à AZF (2001) : la naissance du métier d'inspecteur des installations classées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, hors-série, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la catastrophe de Feyzin (1966) à l'explosion d'AZF (2001) : la naissance du métier d'inspecteur des installations classées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inspecteurs vétérinaires face aux normes privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (4), pp.399-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de la sécurité sanitaire au quotidien : l'inspection des services vétérinaires en abattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.15-30. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2007.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller, A l'abattoir [Compte rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (4), pp.105-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des inspecteurs des installations classées (1810-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éleveurs de porcs face à leurs détracteurs en Dordogne et dans le Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Nicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 177, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usines à la campagne aux villes industrielles : la cohabitation ville/industrie saisie à travers l'histoire du droit des établissements classés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom de la loi et de la technique : l'évolution de la figure de l'inspecteur des installations classées depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (69), pp.131-161. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.069.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi terrains et travaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03952661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécial Issue &amp;quot;21st century vets: professional dynamics in the era of One Health&amp;quot;, Review of Agricultural, Food and Environmental Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 102 (2), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France (PUF), pp.216, 2014, L'écologie en questions, 9782130607168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui contrôle ce que nous mangeons ? La sécurité sanitaire des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Copalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 191 p., 2011, 978-2-7298-6606-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons d’AZF. Chronique d’une loi sur les risques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food safety management through the lens of hybrids: the case of fresh fruit and vegetable shippers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and governance: franchising, cooperatives, and strategic alliances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 322 p., 2017, Contributions to Management Science, 978-3-319-57276-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une catastrophe au Parlement. La contribution des débats parlementaires à l’écriture du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire De Galembert; Olivier Rozenberg; Cécile Vigour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement. Méthodes et enjeux de l’analyse des débats parlementaires pours les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J., p. 243-259., 2014, Droit et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01312716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation sous contrôle. Tracer, auditer, conseiller.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri éditions /Editions Quae, pp.187, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer les tomates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Codron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation sous contrôle : Tracer, auditer, conseiller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2012, Sciences en Partage (Quae), 978-2-7592-1850-9 978-2-84444-875-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la police des établissements classés (1810-1902). Le cas du département du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales. Activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2011, Publications du Centre Universitaire de Recherches Administratives et Politiques de Picardie, 978-2-9527865-3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise d'État et risques industriels. La persistance d'un modèle technocratique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérard Yann, Crespin Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.161-175, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre, informer, communiquer, concerter, participer, alerter ou interpeller ? Genèse du chapitre information dans la Loi Bachelot du 30 juillet 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-G. Suraud, M.-P. Blin, G. de Terssac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques industriels : Quelle ouverture publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp.59-72, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être vétérinaire. La profession vétérinaire dans les recherches en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902356v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on manger sans risques ? Acteurs et instruments de la sécurité sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 41, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB245F3B"/>
+    <w:nsid w:val="B1EE0D5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-bonnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3389-3899" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05335755v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.252.0126" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.151480" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0059" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42358" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013856v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.02.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.211.0103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00103-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00141-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.093.0253" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.048.0027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0042-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.163.0131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.07.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS7HV5JL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0105" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.187236" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coppalle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3F8BX61-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.09.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659765v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2007.12.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQCSBQZM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Nicourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.069.0131" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Copalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367241v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Engler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Adasme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319572758#aboutBook" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4670-l-alimentation-sous-controle-tracer-auditer-conseiller.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277529v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902356v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167879v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-bonnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3389-3899" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05335755v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.252.0126" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.151480" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0059" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42358" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013856v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.02.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.211.0103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00103-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00141-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.093.0253" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.048.0027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0042-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.163.0131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.07.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS7HV5JL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0105" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.187236" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coppalle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3F8BX61-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.09.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2007.12.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQCSBQZM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Nicourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.069.0131" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Copalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367241v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Engler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Adasme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319572758#aboutBook" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4670-l-alimentation-sous-controle-tracer-auditer-conseiller.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277529v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902356v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167879v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>