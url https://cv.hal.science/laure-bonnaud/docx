--- v1 (2026-05-05)
+++ v2 (2026-06-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Bonnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laure BonnaudChargée de recherche INRAESociologue</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laure-bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3389-3899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Demonteil (2024), Inspecter la culture. Une sociologie de l’écriture administrative , Lyon, ENS Éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 14 (2), pp.126-130. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.252.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xaq FROHLICH, From Label to Table. Regulating Food in America in the Information Age (Oakland: University of California Press, coll. California Studies in Food and Culture vol. 82, 2023), 312 pp.; ‎ISBN 978-0-520-29881-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (2), pp.207-2010. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.FOOD.5.151480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir normatif des fonctionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.525-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04964253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et styles de raisonnement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.031.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un champ de normes. La normalisation du système agro-alimentaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.033.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redessiner les frontières de l'État environnemental en région. Quête de transversalité et contraintes bureaucratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.119-139. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.231.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil agricole comme captation de clientèle ? Le cas de la vente des insectes auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Anzalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (4), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.42358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cocréation de marchés pour la transition agroécologique. Le cas des marchés des insectes auxiliaires et des tomates sous serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Anzalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5-6/2022, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perfect match? The co-creation of the tomato and beneficial insects markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Anzalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.11-20. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sociologie de l'action publique d'inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.211.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a vet: the veterinary profession in social science research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (2), pp.125-149. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00103-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st century vets: professional dynamics in the era of One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (2), pp.121-124. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-021-00141-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'AZF à Lubrizol : mais où est donc passée l’inspection des installations classées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIMpact éco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une protohistoire de terrains & travaux (1995-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36-37 (1-2), pp.9-28. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.036.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sébastien Gardon pour le dossier &amp;quot;Peut-on manger sans risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.17-23. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.041.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les savoirs de la modernité agro-industrielle. Le cas de l’OMNIUM d’économie agroalimentaire (1964-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (373), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Louis-Georges Soler pour le dossier &amp;quot;Peut-on manger sans risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (41), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.041.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Peut-on manger sans risques ? Acteurs et instruments de la sécurité sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2/2020 (41), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.041.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Berdah, Abattre ou vacciner. La France et le Royaume-Uni en lutte contre la tuberculose et la fièvre aphteuse (1900-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d'industrie sans réglementation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, à paraitre prochainement, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État sanitaire de la profession vétérinaire. Action publique et régulation de l’activité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2018/3), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.093.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le New Public Management au concret : nouvelles recettes pour vieux problèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (1), pp.27-42. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.048.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01830869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morand and Muriel Figuié (eds), 2016, Emergence de maladies infectieuses. Risques et enjeux de société (The emergence of infectious diseases. Societal risks and stakes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (3), pp.225-228. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-017-0042-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des crises de santé animale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (3), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.163.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle administration pour le développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1, 2015), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting the law. Civil servants at work at the french ministry of ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (2014), pp. 1 - 20. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusionner les administrations pour mieux coordonner l'action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (3), pp.105-125. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.143.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Public–Private Divide: GLOBALGAP as a Regulation Repository for Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.227-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01731217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les fruits et légumes dans tous leurs états. La variabilité, la périssabilité et la saisonnalité au cœur des pratiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plessz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.187236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-regulation in Practices: The Hygiene Package in French Slaughterhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la loi. Un travail de bureau pour hauts fonctionnaires du ministère de l'Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.475-494. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du marché dans le contrôle des traitements phytosanitaires.L’exemple du secteur de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Codron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Feyzin (1966) à AZF (2001) : la naissance du métier d'inspecteur des installations classées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, hors-série, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la catastrophe de Feyzin (1966) à l'explosion d'AZF (2001) : la naissance du métier d'inspecteur des installations classées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inspecteurs vétérinaires face aux normes privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (4), pp.399-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de la sécurité sanitaire au quotidien : l'inspection des services vétérinaires en abattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.15-30. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2007.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller, A l'abattoir [Compte rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (4), pp.105-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des inspecteurs des installations classées (1810-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éleveurs de porcs face à leurs détracteurs en Dordogne et dans le Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Nicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 177, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usines à la campagne aux villes industrielles : la cohabitation ville/industrie saisie à travers l'histoire du droit des établissements classés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom de la loi et de la technique : l'évolution de la figure de l'inspecteur des installations classées depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (69), pp.131-161. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.069.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi terrains et travaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03952661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécial Issue &amp;quot;21st century vets: professional dynamics in the era of One Health&amp;quot;, Review of Agricultural, Food and Environmental Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 102 (2), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France (PUF), pp.216, 2014, L'écologie en questions, 9782130607168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui contrôle ce que nous mangeons ? La sécurité sanitaire des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Copalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 191 p., 2011, 978-2-7298-6606-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons d’AZF. Chronique d’une loi sur les risques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food safety management through the lens of hybrids: the case of fresh fruit and vegetable shippers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and governance: franchising, cooperatives, and strategic alliances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 322 p., 2017, Contributions to Management Science, 978-3-319-57276-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une catastrophe au Parlement. La contribution des débats parlementaires à l’écriture du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire De Galembert; Olivier Rozenberg; Cécile Vigour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement. Méthodes et enjeux de l’analyse des débats parlementaires pours les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J., p. 243-259., 2014, Droit et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01312716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation sous contrôle. Tracer, auditer, conseiller.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri éditions /Editions Quae, pp.187, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer les tomates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Codron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation sous contrôle : Tracer, auditer, conseiller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2012, Sciences en Partage (Quae), 978-2-7592-1850-9 978-2-84444-875-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la police des établissements classés (1810-1902). Le cas du département du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales. Activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2011, Publications du Centre Universitaire de Recherches Administratives et Politiques de Picardie, 978-2-9527865-3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise d'État et risques industriels. La persistance d'un modèle technocratique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérard Yann, Crespin Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.161-175, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre, informer, communiquer, concerter, participer, alerter ou interpeller ? Genèse du chapitre information dans la Loi Bachelot du 30 juillet 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-G. Suraud, M.-P. Blin, G. de Terssac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques industriels : Quelle ouverture publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp.59-72, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être vétérinaire. La profession vétérinaire dans les recherches en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902356v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on manger sans risques ? Acteurs et instruments de la sécurité sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 41, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Bonnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laure BonnaudChargée de recherche INRAESociologue</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laure-bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3389-3899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote and On‐Site Working During the Covid‐19 Pandemic: (Re)Configuring Work Organisation in Border Control Services and the Nuclear Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technology, Work and Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e70031. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ntwe.70031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Demonteil (2024), Inspecter la culture. Une sociologie de l’écriture administrative , Lyon, ENS Éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 14 (2), pp.126-130. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.252.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xaq FROHLICH, From Label to Table. Regulating Food in America in the Information Age (Oakland: University of California Press, coll. California Studies in Food and Culture vol. 82, 2023), 312 pp.; ‎ISBN 978-0-520-29881-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (2), pp.207-2010. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.FOOD.5.151480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir normatif des fonctionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.525-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04964253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et styles de raisonnement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.031.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un champ de normes. La normalisation du système agro-alimentaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.033.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redessiner les frontières de l'État environnemental en région. Quête de transversalité et contraintes bureaucratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.119-139. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.231.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil agricole comme captation de clientèle ? Le cas de la vente des insectes auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Anzalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (4), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.42358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cocréation de marchés pour la transition agroécologique. Le cas des marchés des insectes auxiliaires et des tomates sous serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Anzalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5-6/2022, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perfect match? The co-creation of the tomato and beneficial insects markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Anzalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.11-20. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sociologie de l'action publique d'inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.211.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a vet: the veterinary profession in social science research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (2), pp.125-149. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00103-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st century vets: professional dynamics in the era of One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (2), pp.121-124. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-021-00141-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'AZF à Lubrizol : mais où est donc passée l’inspection des installations classées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIMpact éco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une protohistoire de terrains & travaux (1995-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36-37 (1-2), pp.9-28. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.036.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sébastien Gardon pour le dossier &amp;quot;Peut-on manger sans risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.17-23. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.041.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les savoirs de la modernité agro-industrielle. Le cas de l’OMNIUM d’économie agroalimentaire (1964-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (373), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Louis-Georges Soler pour le dossier &amp;quot;Peut-on manger sans risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (41), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.041.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Peut-on manger sans risques ? Acteurs et instruments de la sécurité sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2/2020 (41), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.041.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Berdah, Abattre ou vacciner. La France et le Royaume-Uni en lutte contre la tuberculose et la fièvre aphteuse (1900-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas d'industrie sans réglementation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, à paraitre prochainement, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État sanitaire de la profession vétérinaire. Action publique et régulation de l’activité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2018/3), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.093.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le New Public Management au concret : nouvelles recettes pour vieux problèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (1), pp.27-42. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.048.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01830869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morand and Muriel Figuié (eds), 2016, Emergence de maladies infectieuses. Risques et enjeux de société (The emergence of infectious diseases. Societal risks and stakes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (3), pp.225-228. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-017-0042-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des crises de santé animale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (3), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.163.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle administration pour le développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1, 2015), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting the law. Civil servants at work at the french ministry of ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (2014), pp. 1 - 20. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusionner les administrations pour mieux coordonner l'action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (3), pp.105-125. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.143.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Public–Private Divide: GLOBALGAP as a Regulation Repository for Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.227-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01731217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les fruits et légumes dans tous leurs états. La variabilité, la périssabilité et la saisonnalité au cœur des pratiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plessz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.187236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-regulation in Practices: The Hygiene Package in French Slaughterhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la loi. Un travail de bureau pour hauts fonctionnaires du ministère de l'Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.475-494. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du marché dans le contrôle des traitements phytosanitaires.L’exemple du secteur de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Codron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Feyzin (1966) à AZF (2001) : la naissance du métier d'inspecteur des installations classées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, hors-série, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la catastrophe de Feyzin (1966) à l'explosion d'AZF (2001) : la naissance du métier d'inspecteur des installations classées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inspecteurs vétérinaires face aux normes privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (4), pp.399-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de la sécurité sanitaire au quotidien : l'inspection des services vétérinaires en abattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coppalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.15-30. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2007.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller, A l'abattoir [Compte rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (4), pp.105-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des inspecteurs des installations classées (1810-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éleveurs de porcs face à leurs détracteurs en Dordogne et dans le Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Nicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 177, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usines à la campagne aux villes industrielles : la cohabitation ville/industrie saisie à travers l'histoire du droit des établissements classés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom de la loi et de la technique : l'évolution de la figure de l'inspecteur des installations classées depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (69), pp.131-161. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.069.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi terrains et travaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03952661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécial Issue &amp;quot;21st century vets: professional dynamics in the era of One Health&amp;quot;, Review of Agricultural, Food and Environmental Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 102 (2), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France (PUF), pp.216, 2014, L'écologie en questions, 9782130607168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui contrôle ce que nous mangeons ? La sécurité sanitaire des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Copalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 191 p., 2011, 978-2-7298-6606-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons d’AZF. Chronique d’une loi sur les risques industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food safety management through the lens of hybrids: the case of fresh fruit and vegetable shippers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and governance: franchising, cooperatives, and strategic alliances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 322 p., 2017, Contributions to Management Science, 978-3-319-57276-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une catastrophe au Parlement. La contribution des débats parlementaires à l’écriture du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire De Galembert; Olivier Rozenberg; Cécile Vigour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement. Méthodes et enjeux de l’analyse des débats parlementaires pours les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J., p. 243-259., 2014, Droit et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01312716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation sous contrôle. Tracer, auditer, conseiller.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri éditions /Editions Quae, pp.187, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer les tomates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Codron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation sous contrôle : Tracer, auditer, conseiller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2012, Sciences en Partage (Quae), 978-2-7592-1850-9 978-2-84444-875-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la police des établissements classés (1810-1902). Le cas du département du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales. Activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2011, Publications du Centre Universitaire de Recherches Administratives et Politiques de Picardie, 978-2-9527865-3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise d'État et risques industriels. La persistance d'un modèle technocratique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérard Yann, Crespin Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.161-175, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre, informer, communiquer, concerter, participer, alerter ou interpeller ? Genèse du chapitre information dans la Loi Bachelot du 30 juillet 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-G. Suraud, M.-P. Blin, G. de Terssac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques industriels : Quelle ouverture publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp.59-72, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être vétérinaire. La profession vétérinaire dans les recherches en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902356v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on manger sans risques ? Acteurs et instruments de la sécurité sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 41, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1EE0D5E"/>
+    <w:nsid w:val="D6AACAE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-bonnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3389-3899" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05335755v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.252.0126" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.151480" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0059" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42358" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013856v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.02.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.211.0103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00103-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00141-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.093.0253" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.048.0027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0042-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.163.0131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.07.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS7HV5JL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0105" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.187236" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coppalle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3F8BX61-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.09.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2007.12.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQCSBQZM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Nicourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.069.0131" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Copalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367241v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Engler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Adasme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319572758#aboutBook" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312716v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4670-l-alimentation-sous-controle-tracer-auditer-conseiller.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277529v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902356v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167879v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-bonnaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3389-3899" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615590v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Navarro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.70031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05335755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.252.0126" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.151480" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964253v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0131" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0119" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42358" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.02.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.211.0103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00103-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00141-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8078" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.093.0253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.048.0027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037981v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0042-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.163.0131" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.07.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS7HV5JL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0105" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.187236" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coppalle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3F8BX61-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.09.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651165v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2007.12.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQCSBQZM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653651v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653810v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Nicourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679965v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.069.0131" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952661v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803146v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Copalle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Engler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Adasme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319572758#aboutBook" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809114v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4670-l-alimentation-sous-controle-tracer-auditer-conseiller.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902356v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167879v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>