--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Brayer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en Arts et Techniques de la Représentation à l’École Nationale Supérieure d'Architecture de Grenoble _ Équipe CRESSON de l'UMR CNRS AAU_Ambiances Architectures Urbanités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte diplômée d’état, docteure en architecture et chercheure au laboratoire AAU-CRESSON (UMR Ambiances, Architectures, Urbanités), à l’École Nationale Supérieure d’Architecture de Grenoble, j’ai réalisé une thèse sur la portée opératoire du film dans la compréhension et la conception de l’espace urbain (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble, UGA, 2014).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches interrogent les situations urbaines contemporaines, leurs expériences, représentations et transformations. Plus spécifiquement, je m’intéresse à l’articulation entre médiation, critique et projet.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain : la transformation ordinaire des lieux à travers le film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENH008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01138732v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre sensible un paysage atmosphérique, à la croisée des formes et pratiques de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1118686ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble, en faisant des films. Retour sur une semaine de résidence à Lussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1 2024 Entre méthodologies audio-visuelles et création filmique Postures et apports transdisciplinaires en Sciences humaines et sociales, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mpw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les sensibilités à l’atmosphère. Une enquête à partir de pochoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aux franges du phénoménal, 80, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xrj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les paysages vivants : Conversation avec Alexandra Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheil Hajmirbaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage animal, 11, https://local-contemporain.net/11-2/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perception indécise : L'esthétique atmosphérique de Cemetery of Splendour d'Apichatpong Weerasethakul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage fait son cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paysage en mouvement, 10, pp.113-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images filmiques et la part insignifiante de l’expérience urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.065.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qu’est-ce donc qu’un laboratoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Qu'est-ce qui fait laboratoire ?, 18, pp.64-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender, partager et concevoir le paysage en pratique à partir de dispositifs filmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer l'ambiance urbaine : Les dispositifs vidéographiques à l'œuvre chez William H. Whyte dans La vie sociale des petits espaces urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ambiances.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour votre tranquillité&amp;quot;: ambiance, atmosphere, and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.299-309. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2013.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating the atmosphere: Research-Creation as a collective exercise in describing atmosphere as a matter of concern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Cartography of a smell walk in Lisbon. Discover the invisible world of smell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session &amp;quot;When care becomes ambient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal. pp.231-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier-vidéo : Penser ensemble en faisant des films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières des sciences : les écritures plurielles de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Ange, Dec 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De glace, d’air et d’eau : incarnations visuelles et sensibles du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l'Histoire de l'Art, 12ème édition (FHA23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Institut national d’histoire de l’art (INHA); La direction générale des Patrimoines et de l’Architecture; Le château de Fontainebleau, Jun 2023, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte des mémoires sensibles de la Romanche : Révéler et mettre en partage une épaisseur sensible habitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Ré-imaginer l’espace par des trajectoires cartographiques : Méthodes, objets et concepts pour une éthique de l’imagination cartographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zoé Pfister; Laura Péaud; Jean-Philippe Pierron; Université de Bourgogne, Jan 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des mémoires sensibles de la Romanche : Échanges sur le projet Les Ondes de l’Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Déjeuners du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazig, Rainer, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier-vidéo : Penser ensemble en faisant des films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures alternatives de la recherche en SHS: nouvelles stratégies, nouvelles pratiques, nouveaux formats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Bizien, Julie Aucagne et Véronique Cohoner; Maison des Sciences de l'Homme Ange Guépin (Nantes); Centre de recherche nantais architectures urbanités, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble, en faisant des films. Retour sur une semaine de résidence à Lussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre méthodologies audio-visuelles et création filmique : Postures et apports transdisciplinaires en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Raoulx, Amélie Téhel, Antoine Février, Elise Creuilly, Florian Hémont, Laurence Bouvet-Lévêque, Marcela Patrascu, Nelly Brégeault-Krembser, Nicolas Kühl, Pierre-Noël Denieuil, Sihem Najjar, Souad Matoussi, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonalités et formes d’écriture des miniatures urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Debisschop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Kracauer et les miniatures urbaines : une écriture sensible critique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attuning to ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’hiver du CRESSON 2019. Hark ! Cresson is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théa Manola; Théo Marchal; Nicolas Rémy; AAU-CRESSON, Jan 2019, Grenoble, France. https://ehas.hypotheses.org/3522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Paysage-animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça remue, Saison 3 Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lelaboratoire.net, May 2019, Vizille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ménagement à l’en-projet, une autre conception du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRESSON : - 40 / + 40 : séminaire "rétro-prospectif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU-CRESSON; Pascal Amphoux; Céline Bonicco; Vanessa Stassi, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitality and the City: Video-based Collaborative Design Methods for Open Public Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATUT 2019 11th Annual Symposium of Architectural Research : Architecture and City as a Home</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tampere University, School of Architecture, Oct 2019, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager l'en-deça et l'au-delà de l'expérience urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filmer les marges urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisabetta Rosa; CREAT; UCLouvain; Recherche Brumarg, Sep 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing the Sound and its Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’hiver du CRESSON 2019. Hark ! Cresson is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théa Manola; Théo Marchal; Nicolas Rémy; AAU-CRESSON, Jan 2019, Grenoble, France. https://ehas.hypotheses.org/3516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'institutionnalisation des démarches ascendantes à l'ascendantialisation des institutions : Le projet du Lîeu et le budget participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude n°4 « Les enjeux de l’institutionnalisation » du Cycle " De l’ouverture du process projectuel "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Dadour; Laboratoire MHAevt, Apr 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les paysages vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca remue, Saison 3 de Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lelaboratoire.net, May 2019, Vizille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’immerger : observer - prendre part - participer : Sur quelques conséquences d’une enquête ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-équipes de l’UMR AAU : "Différentes formes de mise à l’épreuve de l’immersion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire AAU (UMR 1563), Jan 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Paysages en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça remue, Saison 2 Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lelaboratoire.net; IDEX Université Grenoble Alpes; Musée de Grenoble, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet à l'en-projet, des représentations au récit : chronique d'un projet ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes rencontres internationales en urbanisme de l'APERAU, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TVES EA 4477; IAUL, Jun 2018, Lille, France. pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte à l'archivage de fragments sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La collecte ethnographique dans les musées de société", séance « Son collecté : Pratiques, écoutes et silences de l’enquête sono-graphique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Recherche-Musée (MuCEM et IDEMEC), May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche filmique pour la recherche urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Etudier la ville : L’utilisation des images et des sons en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie- Jules-Verne, Habiter le Monde, EA 4287; Marie Chabrol; Sophie Chevalier; Aline Hémond, May 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRESSON : "La part des ambiances dans le redessin collectif du territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Brayer; Sylvie Laroche, Feb 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution d’une expérience de terrain sur le monde de la précarité : le «Parlons-en»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Polygonale 11 : Milieux / Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dehais; Emmanuel Doutriaux; Anne Lefebvre; Elizabeth Mortamais, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’asseoir dans l’espace public : les observations filmées de William H. Whyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Regards Croisés, dans le cadre de l’exposition "Microscopie du banc"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aline Gheysens; Sophie Auger-Grappin; Centre d’Art de l’Onde, Jun 2016, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Parlons-En&amp;quot; comme espace de circulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La démocratie participative et délibérative : refoulement ou formalisation des émotions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loïc Blondiaux; Christophe Traïni; Université Paris 1 Panthéon-Sorbonne; GIS Démocratie et Participation, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’ambiance sonore de la ville. Retours sur un atelier pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 271 - 276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre cartographies et images filmiques : les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du Cresson "Ambiances habitées et design sonore : seuils, limites, passages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégoire Chelkoff; Noha Gamal; Théo Marchal; AAU-CRESSON, Feb 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some thoughts on Experimentation as a Way to Implement Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire du GDRI Ambiances en Traduction : "Traductions épistémologiques" / GDRI Third Seminar Translating Ambiances : "Epistemological translations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Paul Thibaud; Daniel Siret; Réseau International Ambiances; UMR 1563 AAU, Sep 2016, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Intermediate Objects in the Collective Understanding of Ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Annual Meeting of the Association of the American Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of the American Geographers, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation de l’écoute habitante dans la vallée du Vénéon : Entendre les espaces et les temps du torrent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Déjeuners du Cresson 2015. Première séance : « Ausculter l’environnement. Enquêtes dans la vallée du Vénéon : sons et rapports à l’environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CRESSON, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les ambiances de la mobilité : un dispositif de traduction et de mise en débat. Atelier participatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace en partage : approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO, Apr 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le quotidien : La dimension temporelle de l’espace public urbain à travers le film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien filmé : Archives filmiques et Espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Bonamy et Nicolas Tixier, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance(s) en public : Présentation de l’axe 3 de la recherche MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire public Apresentação pública da pesquisa MUSE e debate, dans le cadre de l'axe "Pacification des espaces publics" de l'ANR MUSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Apr 2014, Salvador da Bahia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Pancras experiment: St Pancras Surveillance Guided Tour’ and other sound walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances &amp; Atmospheres in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Adey; Paul Simpson; Damien Masson; Rachel Thomas; International Ambiances Network; AAU-CRESSON; Royal Holloway University of London, Feb 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation ordinaire des lieux au prisme des dispositifs filmiques pour penser la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Doctorales en Architecture : Recherche architecturale, urbaine et paysagère (Seconde édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris-Belleville, BRAUP, MCC, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter l’espace et le temps : la narration dans les dispositifs vidéographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude méthodologiques n°3 : Le temps en pratiques : représenter les dynamiques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSPACES, Nov 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du regard vidéographique au regard du spectateur : comment se représente et se partage l'ambiance ? - &amp;quot; Taskscapes urbains, regards sur 5 métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the fieldwork at St Pancras International: intentions and first impressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de travail "Conduites et ambiances urbaines", dans le cadre de l’ANR MUSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et ambiance : le rôle politique de la narration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ambiance et Politique : Fictions / Politiques / Perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Pecqueux, Laboratoire CRESSON, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréhension des temporalités du paysage en pratique à partir de dispositifs vidéographiques : les gestes comme révélateurs des qualités d'un lieu en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage en partage. Sensibilités et mobilisations paysagères dans la conduite de projet urbain ou du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Genève, Suisse. pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs vidéographiques et paysage urbain. L’utilisation de la vidéo chez William H Whyte dans l’analyse de la vie sociale des petits espaces publics urbains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Allocataires de la Subvention de Recherche du Centre d'étude du CCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'étude du Centre Canadien d'Architecture, Oct 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and Representing Urban Heterogeneity : The Case of Waste Collection in São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Place of Research / The Research of Place : proceedings of the ARCC/EAAE 2010 International Conference on Architectural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C., United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Transects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Place of Research / The Research of Place : proceedings of the ARCC/EAAE 2010 International Conference on Architectural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une surface ouverte aux récits atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Cogato Lanza; Simon Gaberell; Laurent Matthey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières narratives. Concevoir la ville par le récit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-170, 2025, 9782940711543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parlons-en comme espace de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Blondiaux; Christophe Traïni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-91, 2018, 2724622359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01775326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition Strates, Biennale Arts-Sciences Expérimenta, Musée de Grenoble, 8 février - 1er mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04931732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choses publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://masterdesignurbain.wixsite.com/la-chose-publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours sonores des surveillances à Gare du Nord et Visionnage-débat sur les films réalisés en Gare du Nord et St Pancras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausculter l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Créton-Cazanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-Cresson (ENSAG). 2024, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énigmes sensibles des mobilités urbaines contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro José Garcia Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 87, Centre de Recherche sur l'Espace Sonore et l'Environnement Urbain. 2014, 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire : trois figures pour projeter la périphérie grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AGE-2009-ROU, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Plan Urbanisme Construction Architecture (PUCA); Institut d’Urbanisme de Grenoble / UMR PACTE / Laboratoire Territoires. 2010, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videographic Approaches in Urban Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities in Transformation ─ Research &amp; Design Ideas, Methods, Techniques, Tools, Case Studies EAAE/ARCC Conference on Architectural Research Milano 7-10 June 2012 - Politecnico di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Milan, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ondes de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Regards Des Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Naima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178, 2023, 978-2-37440-193-5. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.2329tw44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances des territoires en mutation (titre provisoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TASKSCAPES URBAINS Regards sur 5 Métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Vidéo & Ambiance : Approches vidéographiques dans la recherche urbaine à travers le rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions multiples des mondes perçus : Introduction de la rencontre AAU#6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions et perspectives ouvertes par la question socio-culturelle pour les travaux de AAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pochoirs : puissances visuelle, narrative et médiale - Billet du chantier « Strates » de l'ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre de la strate anthropocénique - Billet du chantier « Strates » de l'ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des imprégnations atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir « L’homme qui marche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain : Résumé long et structure de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://lcv.hypotheses.org/10730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre les espaces et les temps du torrent : contextualisation de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indécision du voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://lcv.hypotheses.org/10517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Brayer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en Arts et Techniques de la Représentation à l’École Nationale Supérieure d'Architecture de Grenoble _ Équipe CRESSON de l'UMR CNRS AAU_Ambiances Architectures Urbanités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte diplômée d’état, docteure en architecture et chercheure au laboratoire AAU-CRESSON (UMR Ambiances, Architectures, Urbanités), à l’École Nationale Supérieure d’Architecture de Grenoble, j’ai réalisé une thèse sur la portée opératoire du film dans la compréhension et la conception de l’espace urbain (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble, UGA, 2014).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches interrogent les situations urbaines contemporaines, leurs expériences, représentations et transformations. Plus spécifiquement, je m’intéresse à l’articulation entre médiation, critique et projet.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain : la transformation ordinaire des lieux à travers le film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENH008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01138732v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre sensible un paysage atmosphérique, à la croisée des formes et pratiques de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1118686ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble, en faisant des films. Retour sur une semaine de résidence à Lussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1 2024 Entre méthodologies audio-visuelles et création filmique Postures et apports transdisciplinaires en Sciences humaines et sociales, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mpw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les sensibilités à l’atmosphère. Une enquête à partir de pochoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aux franges du phénoménal, 80, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xrj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les paysages vivants : Conversation avec Alexandra Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheil Hajmirbaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage animal, 11, https://local-contemporain.net/11-2/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perception indécise : L'esthétique atmosphérique de Cemetery of Splendour d'Apichatpong Weerasethakul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage fait son cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paysage en mouvement, 10, pp.113-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images filmiques et la part insignifiante de l’expérience urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.065.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qu’est-ce donc qu’un laboratoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Qu'est-ce qui fait laboratoire ?, 18, pp.64-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour votre tranquillité&amp;quot;: ambiance, atmosphere, and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.299-309. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2013.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender, partager et concevoir le paysage en pratique à partir de dispositifs filmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer l'ambiance urbaine : Les dispositifs vidéographiques à l'œuvre chez William H. Whyte dans La vie sociale des petits espaces urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ambiances.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Cartography of a smell walk in Lisbon. Discover the invisible world of smell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session &amp;quot;When care becomes ambient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal. pp.231-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating the atmosphere: Research-Creation as a collective exercise in describing atmosphere as a matter of concern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De glace, d’air et d’eau : incarnations visuelles et sensibles du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l'Histoire de l'Art, 12ème édition (FHA23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Institut national d’histoire de l’art (INHA); La direction générale des Patrimoines et de l’Architecture; Le château de Fontainebleau, Jun 2023, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte des mémoires sensibles de la Romanche : Révéler et mettre en partage une épaisseur sensible habitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Ré-imaginer l’espace par des trajectoires cartographiques : Méthodes, objets et concepts pour une éthique de l’imagination cartographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zoé Pfister; Laura Péaud; Jean-Philippe Pierron; Université de Bourgogne, Jan 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier-vidéo : Penser ensemble en faisant des films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières des sciences : les écritures plurielles de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Ange, Dec 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des mémoires sensibles de la Romanche : Échanges sur le projet Les Ondes de l’Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Déjeuners du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazig, Rainer, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier-vidéo : Penser ensemble en faisant des films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures alternatives de la recherche en SHS: nouvelles stratégies, nouvelles pratiques, nouveaux formats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Bizien, Julie Aucagne et Véronique Cohoner; Maison des Sciences de l'Homme Ange Guépin (Nantes); Centre de recherche nantais architectures urbanités, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble, en faisant des films. Retour sur une semaine de résidence à Lussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre méthodologies audio-visuelles et création filmique : Postures et apports transdisciplinaires en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Raoulx, Amélie Téhel, Antoine Février, Elise Creuilly, Florian Hémont, Laurence Bouvet-Lévêque, Marcela Patrascu, Nelly Brégeault-Krembser, Nicolas Kühl, Pierre-Noël Denieuil, Sihem Najjar, Souad Matoussi, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing the Sound and its Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’hiver du CRESSON 2019. Hark ! Cresson is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théa Manola; Théo Marchal; Nicolas Rémy; AAU-CRESSON, Jan 2019, Grenoble, France. https://ehas.hypotheses.org/3516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitality and the City: Video-based Collaborative Design Methods for Open Public Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATUT 2019 11th Annual Symposium of Architectural Research : Architecture and City as a Home</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tampere University, School of Architecture, Oct 2019, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager l'en-deça et l'au-delà de l'expérience urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filmer les marges urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisabetta Rosa; CREAT; UCLouvain; Recherche Brumarg, Sep 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ménagement à l’en-projet, une autre conception du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRESSON : - 40 / + 40 : séminaire "rétro-prospectif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU-CRESSON; Pascal Amphoux; Céline Bonicco; Vanessa Stassi, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'institutionnalisation des démarches ascendantes à l'ascendantialisation des institutions : Le projet du Lîeu et le budget participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude n°4 « Les enjeux de l’institutionnalisation » du Cycle " De l’ouverture du process projectuel "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Dadour; Laboratoire MHAevt, Apr 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les paysages vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca remue, Saison 3 de Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lelaboratoire.net, May 2019, Vizille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonalités et formes d’écriture des miniatures urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Debisschop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Kracauer et les miniatures urbaines : une écriture sensible critique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attuning to ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’hiver du CRESSON 2019. Hark ! Cresson is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théa Manola; Théo Marchal; Nicolas Rémy; AAU-CRESSON, Jan 2019, Grenoble, France. https://ehas.hypotheses.org/3522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Paysage-animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça remue, Saison 3 Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lelaboratoire.net, May 2019, Vizille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’immerger : observer - prendre part - participer : Sur quelques conséquences d’une enquête ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-équipes de l’UMR AAU : "Différentes formes de mise à l’épreuve de l’immersion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire AAU (UMR 1563), Jan 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Paysages en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça remue, Saison 2 Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lelaboratoire.net; IDEX Université Grenoble Alpes; Musée de Grenoble, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet à l'en-projet, des représentations au récit : chronique d'un projet ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes rencontres internationales en urbanisme de l'APERAU, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TVES EA 4477; IAUL, Jun 2018, Lille, France. pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte à l'archivage de fragments sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La collecte ethnographique dans les musées de société", séance « Son collecté : Pratiques, écoutes et silences de l’enquête sono-graphique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Recherche-Musée (MuCEM et IDEMEC), May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche filmique pour la recherche urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Etudier la ville : L’utilisation des images et des sons en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie- Jules-Verne, Habiter le Monde, EA 4287; Marie Chabrol; Sophie Chevalier; Aline Hémond, May 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRESSON : "La part des ambiances dans le redessin collectif du territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Brayer; Sylvie Laroche, Feb 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution d’une expérience de terrain sur le monde de la précarité : le «Parlons-en»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Polygonale 11 : Milieux / Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dehais; Emmanuel Doutriaux; Anne Lefebvre; Elizabeth Mortamais, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’asseoir dans l’espace public : les observations filmées de William H. Whyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Regards Croisés, dans le cadre de l’exposition "Microscopie du banc"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aline Gheysens; Sophie Auger-Grappin; Centre d’Art de l’Onde, Jun 2016, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Parlons-En&amp;quot; comme espace de circulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La démocratie participative et délibérative : refoulement ou formalisation des émotions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loïc Blondiaux; Christophe Traïni; Université Paris 1 Panthéon-Sorbonne; GIS Démocratie et Participation, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre cartographies et images filmiques : les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du Cresson "Ambiances habitées et design sonore : seuils, limites, passages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégoire Chelkoff; Noha Gamal; Théo Marchal; AAU-CRESSON, Feb 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’ambiance sonore de la ville. Retours sur un atelier pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 271 - 276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some thoughts on Experimentation as a Way to Implement Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire du GDRI Ambiances en Traduction : "Traductions épistémologiques" / GDRI Third Seminar Translating Ambiances : "Epistemological translations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Paul Thibaud; Daniel Siret; Réseau International Ambiances; UMR 1563 AAU, Sep 2016, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Intermediate Objects in the Collective Understanding of Ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Annual Meeting of the Association of the American Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of the American Geographers, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation de l’écoute habitante dans la vallée du Vénéon : Entendre les espaces et les temps du torrent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Déjeuners du Cresson 2015. Première séance : « Ausculter l’environnement. Enquêtes dans la vallée du Vénéon : sons et rapports à l’environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CRESSON, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les ambiances de la mobilité : un dispositif de traduction et de mise en débat. Atelier participatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace en partage : approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO, Apr 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le quotidien : La dimension temporelle de l’espace public urbain à travers le film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien filmé : Archives filmiques et Espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Bonamy et Nicolas Tixier, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance(s) en public : Présentation de l’axe 3 de la recherche MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire public Apresentação pública da pesquisa MUSE e debate, dans le cadre de l'axe "Pacification des espaces publics" de l'ANR MUSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Apr 2014, Salvador da Bahia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Pancras experiment: St Pancras Surveillance Guided Tour’ and other sound walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances &amp; Atmospheres in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Adey; Paul Simpson; Damien Masson; Rachel Thomas; International Ambiances Network; AAU-CRESSON; Royal Holloway University of London, Feb 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation ordinaire des lieux au prisme des dispositifs filmiques pour penser la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Doctorales en Architecture : Recherche architecturale, urbaine et paysagère (Seconde édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris-Belleville, BRAUP, MCC, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the fieldwork at St Pancras International: intentions and first impressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de travail "Conduites et ambiances urbaines", dans le cadre de l’ANR MUSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et ambiance : le rôle politique de la narration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ambiance et Politique : Fictions / Politiques / Perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Pecqueux, Laboratoire CRESSON, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréhension des temporalités du paysage en pratique à partir de dispositifs vidéographiques : les gestes comme révélateurs des qualités d'un lieu en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage en partage. Sensibilités et mobilisations paysagères dans la conduite de projet urbain ou du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Genève, Suisse. pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter l’espace et le temps : la narration dans les dispositifs vidéographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude méthodologiques n°3 : Le temps en pratiques : représenter les dynamiques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSPACES, Nov 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du regard vidéographique au regard du spectateur : comment se représente et se partage l'ambiance ? - &amp;quot; Taskscapes urbains, regards sur 5 métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs vidéographiques et paysage urbain. L’utilisation de la vidéo chez William H Whyte dans l’analyse de la vie sociale des petits espaces publics urbains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Allocataires de la Subvention de Recherche du Centre d'étude du CCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'étude du Centre Canadien d'Architecture, Oct 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Transects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Place of Research / The Research of Place : proceedings of the ARCC/EAAE 2010 International Conference on Architectural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and Representing Urban Heterogeneity : The Case of Waste Collection in São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Place of Research / The Research of Place : proceedings of the ARCC/EAAE 2010 International Conference on Architectural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C., United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une surface ouverte aux récits atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Cogato Lanza; Simon Gaberell; Laurent Matthey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières narratives. Concevoir la ville par le récit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-170, 2025, 9782940711543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parlons-en comme espace de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Blondiaux; Christophe Traïni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-91, 2018, 2724622359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01775326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition Strates, Biennale Arts-Sciences Expérimenta, Musée de Grenoble, 8 février - 1er mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04931732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choses publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://masterdesignurbain.wixsite.com/la-chose-publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours sonores des surveillances à Gare du Nord et Visionnage-débat sur les films réalisés en Gare du Nord et St Pancras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausculter l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Créton-Cazanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-Cresson (ENSAG). 2024, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énigmes sensibles des mobilités urbaines contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro José Garcia Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 87, Centre de Recherche sur l'Espace Sonore et l'Environnement Urbain. 2014, 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire : trois figures pour projeter la périphérie grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AGE-2009-ROU, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Plan Urbanisme Construction Architecture (PUCA); Institut d’Urbanisme de Grenoble / UMR PACTE / Laboratoire Territoires. 2010, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videographic Approaches in Urban Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities in Transformation ─ Research &amp; Design Ideas, Methods, Techniques, Tools, Case Studies EAAE/ARCC Conference on Architectural Research Milano 7-10 June 2012 - Politecnico di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Milan, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ondes de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Regards Des Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Naima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178, 2023, 978-2-37440-193-5. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.2329tw44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances des territoires en mutation (titre provisoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TASKSCAPES URBAINS Regards sur 5 Métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Vidéo & Ambiance : Approches vidéographiques dans la recherche urbaine à travers le rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions multiples des mondes perçus : Introduction de la rencontre AAU#6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions et perspectives ouvertes par la question socio-culturelle pour les travaux de AAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pochoirs : puissances visuelle, narrative et médiale - Billet du chantier « Strates » de l'ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre de la strate anthropocénique - Billet du chantier « Strates » de l'ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir « L’homme qui marche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des imprégnations atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre les espaces et les temps du torrent : contextualisation de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indécision du voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://lcv.hypotheses.org/10517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain : Résumé long et structure de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://lcv.hypotheses.org/10730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01138732v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENH008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446620v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118686ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xrj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ar&#232;nes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Hajmirbaba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01629271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.065.0184" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2241" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.335" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simpson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2013.04.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debisschop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993658v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01194465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01775326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100737340" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460905v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213644v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816862v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Regards Des Lieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naimaunlimited.com/biblio/les-ondes-de-leau/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2329tw44" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292497v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289912v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sutter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01218695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01138732v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENH008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446620v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118686ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xrj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ar&#232;nes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Hajmirbaba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01629271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.065.0184" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simpson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2013.04.028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2241" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.335" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746563v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debisschop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452257v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193317v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01194465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01775326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100737340" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213644v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460905v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816862v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Regards Des Lieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naimaunlimited.com/biblio/les-ondes-de-leau/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2329tw44" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292497v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289912v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sutter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162957v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01218695v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447165v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>