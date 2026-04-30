--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Brayer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en Arts et Techniques de la Représentation à l’École Nationale Supérieure d'Architecture de Grenoble _ Équipe CRESSON de l'UMR CNRS AAU_Ambiances Architectures Urbanités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte diplômée d’état, docteure en architecture et chercheure au laboratoire AAU-CRESSON (UMR Ambiances, Architectures, Urbanités), à l’École Nationale Supérieure d’Architecture de Grenoble, j’ai réalisé une thèse sur la portée opératoire du film dans la compréhension et la conception de l’espace urbain (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble, UGA, 2014).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches interrogent les situations urbaines contemporaines, leurs expériences, représentations et transformations. Plus spécifiquement, je m’intéresse à l’articulation entre médiation, critique et projet.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain : la transformation ordinaire des lieux à travers le film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENH008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01138732v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre sensible un paysage atmosphérique, à la croisée des formes et pratiques de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1118686ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble, en faisant des films. Retour sur une semaine de résidence à Lussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1 2024 Entre méthodologies audio-visuelles et création filmique Postures et apports transdisciplinaires en Sciences humaines et sociales, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mpw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les sensibilités à l’atmosphère. Une enquête à partir de pochoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aux franges du phénoménal, 80, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xrj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les paysages vivants : Conversation avec Alexandra Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheil Hajmirbaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage animal, 11, https://local-contemporain.net/11-2/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perception indécise : L'esthétique atmosphérique de Cemetery of Splendour d'Apichatpong Weerasethakul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage fait son cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paysage en mouvement, 10, pp.113-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images filmiques et la part insignifiante de l’expérience urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.065.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qu’est-ce donc qu’un laboratoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Qu'est-ce qui fait laboratoire ?, 18, pp.64-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour votre tranquillité&amp;quot;: ambiance, atmosphere, and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.299-309. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2013.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender, partager et concevoir le paysage en pratique à partir de dispositifs filmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer l'ambiance urbaine : Les dispositifs vidéographiques à l'œuvre chez William H. Whyte dans La vie sociale des petits espaces urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ambiances.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Cartography of a smell walk in Lisbon. Discover the invisible world of smell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session &amp;quot;When care becomes ambient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal. pp.231-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating the atmosphere: Research-Creation as a collective exercise in describing atmosphere as a matter of concern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De glace, d’air et d’eau : incarnations visuelles et sensibles du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l'Histoire de l'Art, 12ème édition (FHA23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Institut national d’histoire de l’art (INHA); La direction générale des Patrimoines et de l’Architecture; Le château de Fontainebleau, Jun 2023, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte des mémoires sensibles de la Romanche : Révéler et mettre en partage une épaisseur sensible habitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Ré-imaginer l’espace par des trajectoires cartographiques : Méthodes, objets et concepts pour une éthique de l’imagination cartographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zoé Pfister; Laura Péaud; Jean-Philippe Pierron; Université de Bourgogne, Jan 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier-vidéo : Penser ensemble en faisant des films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières des sciences : les écritures plurielles de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Ange, Dec 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des mémoires sensibles de la Romanche : Échanges sur le projet Les Ondes de l’Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Déjeuners du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazig, Rainer, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier-vidéo : Penser ensemble en faisant des films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures alternatives de la recherche en SHS: nouvelles stratégies, nouvelles pratiques, nouveaux formats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Bizien, Julie Aucagne et Véronique Cohoner; Maison des Sciences de l'Homme Ange Guépin (Nantes); Centre de recherche nantais architectures urbanités, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble, en faisant des films. Retour sur une semaine de résidence à Lussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre méthodologies audio-visuelles et création filmique : Postures et apports transdisciplinaires en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Raoulx, Amélie Téhel, Antoine Février, Elise Creuilly, Florian Hémont, Laurence Bouvet-Lévêque, Marcela Patrascu, Nelly Brégeault-Krembser, Nicolas Kühl, Pierre-Noël Denieuil, Sihem Najjar, Souad Matoussi, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing the Sound and its Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’hiver du CRESSON 2019. Hark ! Cresson is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théa Manola; Théo Marchal; Nicolas Rémy; AAU-CRESSON, Jan 2019, Grenoble, France. https://ehas.hypotheses.org/3516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitality and the City: Video-based Collaborative Design Methods for Open Public Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATUT 2019 11th Annual Symposium of Architectural Research : Architecture and City as a Home</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tampere University, School of Architecture, Oct 2019, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager l'en-deça et l'au-delà de l'expérience urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filmer les marges urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisabetta Rosa; CREAT; UCLouvain; Recherche Brumarg, Sep 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ménagement à l’en-projet, une autre conception du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRESSON : - 40 / + 40 : séminaire "rétro-prospectif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU-CRESSON; Pascal Amphoux; Céline Bonicco; Vanessa Stassi, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'institutionnalisation des démarches ascendantes à l'ascendantialisation des institutions : Le projet du Lîeu et le budget participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude n°4 « Les enjeux de l’institutionnalisation » du Cycle " De l’ouverture du process projectuel "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Dadour; Laboratoire MHAevt, Apr 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les paysages vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca remue, Saison 3 de Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lelaboratoire.net, May 2019, Vizille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonalités et formes d’écriture des miniatures urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Debisschop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Kracauer et les miniatures urbaines : une écriture sensible critique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attuning to ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’hiver du CRESSON 2019. Hark ! Cresson is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théa Manola; Théo Marchal; Nicolas Rémy; AAU-CRESSON, Jan 2019, Grenoble, France. https://ehas.hypotheses.org/3522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Paysage-animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça remue, Saison 3 Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lelaboratoire.net, May 2019, Vizille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’immerger : observer - prendre part - participer : Sur quelques conséquences d’une enquête ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-équipes de l’UMR AAU : "Différentes formes de mise à l’épreuve de l’immersion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire AAU (UMR 1563), Jan 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Paysages en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça remue, Saison 2 Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lelaboratoire.net; IDEX Université Grenoble Alpes; Musée de Grenoble, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet à l'en-projet, des représentations au récit : chronique d'un projet ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes rencontres internationales en urbanisme de l'APERAU, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TVES EA 4477; IAUL, Jun 2018, Lille, France. pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte à l'archivage de fragments sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La collecte ethnographique dans les musées de société", séance « Son collecté : Pratiques, écoutes et silences de l’enquête sono-graphique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Recherche-Musée (MuCEM et IDEMEC), May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche filmique pour la recherche urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Etudier la ville : L’utilisation des images et des sons en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie- Jules-Verne, Habiter le Monde, EA 4287; Marie Chabrol; Sophie Chevalier; Aline Hémond, May 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRESSON : "La part des ambiances dans le redessin collectif du territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Brayer; Sylvie Laroche, Feb 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution d’une expérience de terrain sur le monde de la précarité : le «Parlons-en»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Polygonale 11 : Milieux / Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dehais; Emmanuel Doutriaux; Anne Lefebvre; Elizabeth Mortamais, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’asseoir dans l’espace public : les observations filmées de William H. Whyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Regards Croisés, dans le cadre de l’exposition "Microscopie du banc"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aline Gheysens; Sophie Auger-Grappin; Centre d’Art de l’Onde, Jun 2016, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Parlons-En&amp;quot; comme espace de circulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La démocratie participative et délibérative : refoulement ou formalisation des émotions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loïc Blondiaux; Christophe Traïni; Université Paris 1 Panthéon-Sorbonne; GIS Démocratie et Participation, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre cartographies et images filmiques : les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du Cresson "Ambiances habitées et design sonore : seuils, limites, passages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégoire Chelkoff; Noha Gamal; Théo Marchal; AAU-CRESSON, Feb 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’ambiance sonore de la ville. Retours sur un atelier pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 271 - 276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some thoughts on Experimentation as a Way to Implement Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire du GDRI Ambiances en Traduction : "Traductions épistémologiques" / GDRI Third Seminar Translating Ambiances : "Epistemological translations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Paul Thibaud; Daniel Siret; Réseau International Ambiances; UMR 1563 AAU, Sep 2016, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Intermediate Objects in the Collective Understanding of Ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Annual Meeting of the Association of the American Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of the American Geographers, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation de l’écoute habitante dans la vallée du Vénéon : Entendre les espaces et les temps du torrent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Déjeuners du Cresson 2015. Première séance : « Ausculter l’environnement. Enquêtes dans la vallée du Vénéon : sons et rapports à l’environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CRESSON, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les ambiances de la mobilité : un dispositif de traduction et de mise en débat. Atelier participatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace en partage : approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO, Apr 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le quotidien : La dimension temporelle de l’espace public urbain à travers le film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien filmé : Archives filmiques et Espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Bonamy et Nicolas Tixier, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance(s) en public : Présentation de l’axe 3 de la recherche MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire public Apresentação pública da pesquisa MUSE e debate, dans le cadre de l'axe "Pacification des espaces publics" de l'ANR MUSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Apr 2014, Salvador da Bahia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Pancras experiment: St Pancras Surveillance Guided Tour’ and other sound walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances &amp; Atmospheres in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Adey; Paul Simpson; Damien Masson; Rachel Thomas; International Ambiances Network; AAU-CRESSON; Royal Holloway University of London, Feb 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation ordinaire des lieux au prisme des dispositifs filmiques pour penser la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Doctorales en Architecture : Recherche architecturale, urbaine et paysagère (Seconde édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris-Belleville, BRAUP, MCC, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the fieldwork at St Pancras International: intentions and first impressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de travail "Conduites et ambiances urbaines", dans le cadre de l’ANR MUSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et ambiance : le rôle politique de la narration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ambiance et Politique : Fictions / Politiques / Perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Pecqueux, Laboratoire CRESSON, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréhension des temporalités du paysage en pratique à partir de dispositifs vidéographiques : les gestes comme révélateurs des qualités d'un lieu en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage en partage. Sensibilités et mobilisations paysagères dans la conduite de projet urbain ou du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Genève, Suisse. pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter l’espace et le temps : la narration dans les dispositifs vidéographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude méthodologiques n°3 : Le temps en pratiques : représenter les dynamiques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSPACES, Nov 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du regard vidéographique au regard du spectateur : comment se représente et se partage l'ambiance ? - &amp;quot; Taskscapes urbains, regards sur 5 métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs vidéographiques et paysage urbain. L’utilisation de la vidéo chez William H Whyte dans l’analyse de la vie sociale des petits espaces publics urbains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Allocataires de la Subvention de Recherche du Centre d'étude du CCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'étude du Centre Canadien d'Architecture, Oct 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Transects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Place of Research / The Research of Place : proceedings of the ARCC/EAAE 2010 International Conference on Architectural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and Representing Urban Heterogeneity : The Case of Waste Collection in São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Place of Research / The Research of Place : proceedings of the ARCC/EAAE 2010 International Conference on Architectural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C., United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une surface ouverte aux récits atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Cogato Lanza; Simon Gaberell; Laurent Matthey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières narratives. Concevoir la ville par le récit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-170, 2025, 9782940711543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parlons-en comme espace de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Blondiaux; Christophe Traïni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-91, 2018, 2724622359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01775326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition Strates, Biennale Arts-Sciences Expérimenta, Musée de Grenoble, 8 février - 1er mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04931732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choses publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://masterdesignurbain.wixsite.com/la-chose-publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours sonores des surveillances à Gare du Nord et Visionnage-débat sur les films réalisés en Gare du Nord et St Pancras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausculter l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Créton-Cazanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-Cresson (ENSAG). 2024, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énigmes sensibles des mobilités urbaines contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro José Garcia Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 87, Centre de Recherche sur l'Espace Sonore et l'Environnement Urbain. 2014, 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire : trois figures pour projeter la périphérie grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AGE-2009-ROU, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Plan Urbanisme Construction Architecture (PUCA); Institut d’Urbanisme de Grenoble / UMR PACTE / Laboratoire Territoires. 2010, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videographic Approaches in Urban Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities in Transformation ─ Research &amp; Design Ideas, Methods, Techniques, Tools, Case Studies EAAE/ARCC Conference on Architectural Research Milano 7-10 June 2012 - Politecnico di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Milan, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ondes de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Regards Des Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Naima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178, 2023, 978-2-37440-193-5. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.2329tw44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances des territoires en mutation (titre provisoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TASKSCAPES URBAINS Regards sur 5 Métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Vidéo & Ambiance : Approches vidéographiques dans la recherche urbaine à travers le rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions multiples des mondes perçus : Introduction de la rencontre AAU#6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions et perspectives ouvertes par la question socio-culturelle pour les travaux de AAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pochoirs : puissances visuelle, narrative et médiale - Billet du chantier « Strates » de l'ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre de la strate anthropocénique - Billet du chantier « Strates » de l'ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir « L’homme qui marche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des imprégnations atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre les espaces et les temps du torrent : contextualisation de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indécision du voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://lcv.hypotheses.org/10517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain : Résumé long et structure de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://lcv.hypotheses.org/10730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Brayer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en Arts et Techniques de la Représentation à l’École Nationale Supérieure d'Architecture de Grenoble _ Équipe CRESSON de l'UMR CNRS AAU_Ambiances Architectures Urbanités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte diplômée d’état, docteure en architecture et chercheure au laboratoire AAU-CRESSON (UMR Ambiances, Architectures, Urbanités), à l’École Nationale Supérieure d’Architecture de Grenoble, j’ai réalisé une thèse sur la portée opératoire du film dans la compréhension et la conception de l’espace urbain (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble, UGA, 2014).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches interrogent les situations urbaines contemporaines, leurs expériences, représentations et transformations. Plus spécifiquement, je m’intéresse à l’articulation entre médiation, critique et projet.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ondes de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Regards Des Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Naima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178, 2023, 978-2-37440-193-5. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.2329tw44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une surface ouverte aux récits atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Cogato Lanza; Simon Gaberell; Laurent Matthey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières narratives. Concevoir la ville par le récit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-170, 2025, 9782940711543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parlons-en comme espace de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Blondiaux; Christophe Traïni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-91, 2018, 2724622359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01775326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre sensible un paysage atmosphérique, à la croisée des formes et pratiques de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1118686ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble, en faisant des films. Retour sur une semaine de résidence à Lussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1 2024 Entre méthodologies audio-visuelles et création filmique Postures et apports transdisciplinaires en Sciences humaines et sociales, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mpw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les sensibilités à l’atmosphère. Une enquête à partir de pochoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aux franges du phénoménal, 80, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xrj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les paysages vivants : Conversation avec Alexandra Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheil Hajmirbaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage animal, 11, https://local-contemporain.net/11-2/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perception indécise : L'esthétique atmosphérique de Cemetery of Splendour d'Apichatpong Weerasethakul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage fait son cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paysage en mouvement, 10, pp.113-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images filmiques et la part insignifiante de l’expérience urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.065.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qu’est-ce donc qu’un laboratoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Qu'est-ce qui fait laboratoire ?, 18, pp.64-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour votre tranquillité&amp;quot;: ambiance, atmosphere, and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.299-309. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2013.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender, partager et concevoir le paysage en pratique à partir de dispositifs filmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer l'ambiance urbaine : Les dispositifs vidéographiques à l'œuvre chez William H. Whyte dans La vie sociale des petits espaces urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ambiances.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausculter l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Créton-Cazanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-Cresson (ENSAG). 2024, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énigmes sensibles des mobilités urbaines contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro José Garcia Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 87, Centre de Recherche sur l'Espace Sonore et l'Environnement Urbain. 2014, 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire : trois figures pour projeter la périphérie grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AGE-2009-ROU, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Plan Urbanisme Construction Architecture (PUCA); Institut d’Urbanisme de Grenoble / UMR PACTE / Laboratoire Territoires. 2010, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain : la transformation ordinaire des lieux à travers le film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENH008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01138732v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écoutes situées aux récits pluriels : plongée sensible dans trois rivières iséroises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sociohydrosystèmes : approches relationnelles et critiques" (Séance "Intégrer la dimension sonore dans l’appréhension des socio-hydrosystèmes")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elise Temple-Boyer; Marie-Anne Germaine; UMR LAVUE, Apr 2026, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Cartography of a smell walk in Lisbon. Discover the invisible world of smell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session &amp;quot;When care becomes ambient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal. pp.231-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating the atmosphere: Research-Creation as a collective exercise in describing atmosphere as a matter of concern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De glace, d’air et d’eau : incarnations visuelles et sensibles du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l'Histoire de l'Art, 12ème édition (FHA23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Institut national d’histoire de l’art (INHA); La direction générale des Patrimoines et de l’Architecture; Le château de Fontainebleau, Jun 2023, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte des mémoires sensibles de la Romanche : Révéler et mettre en partage une épaisseur sensible habitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Ré-imaginer l’espace par des trajectoires cartographiques : Méthodes, objets et concepts pour une éthique de l’imagination cartographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zoé Pfister; Laura Péaud; Jean-Philippe Pierron; Université de Bourgogne, Jan 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier-vidéo : Penser ensemble en faisant des films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières des sciences : les écritures plurielles de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Ange, Dec 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des mémoires sensibles de la Romanche : Échanges sur le projet Les Ondes de l’Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Déjeuners du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazig, Rainer, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier-vidéo : Penser ensemble en faisant des films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures alternatives de la recherche en SHS: nouvelles stratégies, nouvelles pratiques, nouveaux formats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Bizien, Julie Aucagne et Véronique Cohoner; Maison des Sciences de l'Homme Ange Guépin (Nantes); Centre de recherche nantais architectures urbanités, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble, en faisant des films. Retour sur une semaine de résidence à Lussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre méthodologies audio-visuelles et création filmique : Postures et apports transdisciplinaires en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Raoulx, Amélie Téhel, Antoine Février, Elise Creuilly, Florian Hémont, Laurence Bouvet-Lévêque, Marcela Patrascu, Nelly Brégeault-Krembser, Nicolas Kühl, Pierre-Noël Denieuil, Sihem Najjar, Souad Matoussi, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing the Sound and its Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’hiver du CRESSON 2019. Hark ! Cresson is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théa Manola; Théo Marchal; Nicolas Rémy; AAU-CRESSON, Jan 2019, Grenoble, France. https://ehas.hypotheses.org/3516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitality and the City: Video-based Collaborative Design Methods for Open Public Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATUT 2019 11th Annual Symposium of Architectural Research : Architecture and City as a Home</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tampere University, School of Architecture, Oct 2019, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager l'en-deça et l'au-delà de l'expérience urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filmer les marges urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisabetta Rosa; CREAT; UCLouvain; Recherche Brumarg, Sep 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ménagement à l’en-projet, une autre conception du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRESSON : - 40 / + 40 : séminaire "rétro-prospectif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU-CRESSON; Pascal Amphoux; Céline Bonicco; Vanessa Stassi, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'institutionnalisation des démarches ascendantes à l'ascendantialisation des institutions : Le projet du Lîeu et le budget participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude n°4 « Les enjeux de l’institutionnalisation » du Cycle " De l’ouverture du process projectuel "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Dadour; Laboratoire MHAevt, Apr 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les paysages vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca remue, Saison 3 de Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lelaboratoire.net, May 2019, Vizille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonalités et formes d’écriture des miniatures urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Debisschop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Kracauer et les miniatures urbaines : une écriture sensible critique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attuning to ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’hiver du CRESSON 2019. Hark ! Cresson is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théa Manola; Théo Marchal; Nicolas Rémy; AAU-CRESSON, Jan 2019, Grenoble, France. https://ehas.hypotheses.org/3522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Paysage-animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça remue, Saison 3 Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lelaboratoire.net, May 2019, Vizille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’immerger : observer - prendre part - participer : Sur quelques conséquences d’une enquête ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-équipes de l’UMR AAU : "Différentes formes de mise à l’épreuve de l’immersion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire AAU (UMR 1563), Jan 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Paysages en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça remue, Saison 2 Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lelaboratoire.net; IDEX Université Grenoble Alpes; Musée de Grenoble, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet à l'en-projet, des représentations au récit : chronique d'un projet ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes rencontres internationales en urbanisme de l'APERAU, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TVES EA 4477; IAUL, Jun 2018, Lille, France. pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte à l'archivage de fragments sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La collecte ethnographique dans les musées de société", séance « Son collecté : Pratiques, écoutes et silences de l’enquête sono-graphique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Recherche-Musée (MuCEM et IDEMEC), May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche filmique pour la recherche urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Etudier la ville : L’utilisation des images et des sons en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie- Jules-Verne, Habiter le Monde, EA 4287; Marie Chabrol; Sophie Chevalier; Aline Hémond, May 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRESSON : "La part des ambiances dans le redessin collectif du territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Brayer; Sylvie Laroche, Feb 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution d’une expérience de terrain sur le monde de la précarité : le «Parlons-en»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Polygonale 11 : Milieux / Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dehais; Emmanuel Doutriaux; Anne Lefebvre; Elizabeth Mortamais, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’asseoir dans l’espace public : les observations filmées de William H. Whyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Regards Croisés, dans le cadre de l’exposition "Microscopie du banc"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aline Gheysens; Sophie Auger-Grappin; Centre d’Art de l’Onde, Jun 2016, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Parlons-En&amp;quot; comme espace de circulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La démocratie participative et délibérative : refoulement ou formalisation des émotions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loïc Blondiaux; Christophe Traïni; Université Paris 1 Panthéon-Sorbonne; GIS Démocratie et Participation, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre cartographies et images filmiques : les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du Cresson "Ambiances habitées et design sonore : seuils, limites, passages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégoire Chelkoff; Noha Gamal; Théo Marchal; AAU-CRESSON, Feb 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’ambiance sonore de la ville. Retours sur un atelier pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 271 - 276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some thoughts on Experimentation as a Way to Implement Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire du GDRI Ambiances en Traduction : "Traductions épistémologiques" / GDRI Third Seminar Translating Ambiances : "Epistemological translations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Paul Thibaud; Daniel Siret; Réseau International Ambiances; UMR 1563 AAU, Sep 2016, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Intermediate Objects in the Collective Understanding of Ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Annual Meeting of the Association of the American Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of the American Geographers, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation de l’écoute habitante dans la vallée du Vénéon : Entendre les espaces et les temps du torrent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Déjeuners du Cresson 2015. Première séance : « Ausculter l’environnement. Enquêtes dans la vallée du Vénéon : sons et rapports à l’environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CRESSON, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les ambiances de la mobilité : un dispositif de traduction et de mise en débat. Atelier participatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace en partage : approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO, Apr 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le quotidien : La dimension temporelle de l’espace public urbain à travers le film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien filmé : Archives filmiques et Espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Bonamy et Nicolas Tixier, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance(s) en public : Présentation de l’axe 3 de la recherche MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire public Apresentação pública da pesquisa MUSE e debate, dans le cadre de l'axe "Pacification des espaces publics" de l'ANR MUSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Apr 2014, Salvador da Bahia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Pancras experiment: St Pancras Surveillance Guided Tour’ and other sound walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances &amp; Atmospheres in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Adey; Paul Simpson; Damien Masson; Rachel Thomas; International Ambiances Network; AAU-CRESSON; Royal Holloway University of London, Feb 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation ordinaire des lieux au prisme des dispositifs filmiques pour penser la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Doctorales en Architecture : Recherche architecturale, urbaine et paysagère (Seconde édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris-Belleville, BRAUP, MCC, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the fieldwork at St Pancras International: intentions and first impressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de travail "Conduites et ambiances urbaines", dans le cadre de l’ANR MUSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et ambiance : le rôle politique de la narration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ambiance et Politique : Fictions / Politiques / Perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Pecqueux, Laboratoire CRESSON, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréhension des temporalités du paysage en pratique à partir de dispositifs vidéographiques : les gestes comme révélateurs des qualités d'un lieu en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage en partage. Sensibilités et mobilisations paysagères dans la conduite de projet urbain ou du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Genève, Suisse. pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter l’espace et le temps : la narration dans les dispositifs vidéographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude méthodologiques n°3 : Le temps en pratiques : représenter les dynamiques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSPACES, Nov 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du regard vidéographique au regard du spectateur : comment se représente et se partage l'ambiance ? - &amp;quot; Taskscapes urbains, regards sur 5 métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs vidéographiques et paysage urbain. L’utilisation de la vidéo chez William H Whyte dans l’analyse de la vie sociale des petits espaces publics urbains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Allocataires de la Subvention de Recherche du Centre d'étude du CCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'étude du Centre Canadien d'Architecture, Oct 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Transects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Place of Research / The Research of Place : proceedings of the ARCC/EAAE 2010 International Conference on Architectural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and Representing Urban Heterogeneity : The Case of Waste Collection in São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Place of Research / The Research of Place : proceedings of the ARCC/EAAE 2010 International Conference on Architectural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C., United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition Strates, Biennale Arts-Sciences Expérimenta, Musée de Grenoble, 8 février - 1er mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04931732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choses publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://masterdesignurbain.wixsite.com/la-chose-publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours sonores des surveillances à Gare du Nord et Visionnage-débat sur les films réalisés en Gare du Nord et St Pancras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videographic Approaches in Urban Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities in Transformation ─ Research &amp; Design Ideas, Methods, Techniques, Tools, Case Studies EAAE/ARCC Conference on Architectural Research Milano 7-10 June 2012 - Politecnico di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Milan, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances des territoires en mutation (titre provisoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TASKSCAPES URBAINS Regards sur 5 Métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Vidéo & Ambiance : Approches vidéographiques dans la recherche urbaine à travers le rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions multiples des mondes perçus : Introduction de la rencontre AAU#6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions et perspectives ouvertes par la question socio-culturelle pour les travaux de AAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pochoirs : puissances visuelle, narrative et médiale - Billet du chantier « Strates » de l'ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre de la strate anthropocénique - Billet du chantier « Strates » de l'ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir « L’homme qui marche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des imprégnations atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre les espaces et les temps du torrent : contextualisation de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indécision du voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://lcv.hypotheses.org/10517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain : Résumé long et structure de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://lcv.hypotheses.org/10730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01138732v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENH008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446620v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118686ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xrj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ar&#232;nes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Hajmirbaba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01629271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.065.0184" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simpson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2013.04.028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2241" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.335" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746563v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debisschop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452257v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193317v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01194465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01775326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100737340" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213644v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460905v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816862v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Regards Des Lieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naimaunlimited.com/biblio/les-ondes-de-leau/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2329tw44" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292497v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289912v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sutter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162957v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01218695v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447165v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524432v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Regards Des Lieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naimaunlimited.com/biblio/les-ondes-de-leau/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2329tw44" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989802v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01775326v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100737340" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446620v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118686ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpw" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xrj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ar&#232;nes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Hajmirbaba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01629271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.065.0184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simpson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2013.04.028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.335" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01138732v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENH008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746531v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290193v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449228v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446812v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debisschop" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466446v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451939v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449001v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460646v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460793v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193333v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01194465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163743v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sutter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657167v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01218695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447165v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>