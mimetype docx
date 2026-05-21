--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Brayer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en Arts et Techniques de la Représentation à l’École Nationale Supérieure d'Architecture de Grenoble _ Équipe CRESSON de l'UMR CNRS AAU_Ambiances Architectures Urbanités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte diplômée d’état, docteure en architecture et chercheure au laboratoire AAU-CRESSON (UMR Ambiances, Architectures, Urbanités), à l’École Nationale Supérieure d’Architecture de Grenoble, j’ai réalisé une thèse sur la portée opératoire du film dans la compréhension et la conception de l’espace urbain (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble, UGA, 2014).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches interrogent les situations urbaines contemporaines, leurs expériences, représentations et transformations. Plus spécifiquement, je m’intéresse à l’articulation entre médiation, critique et projet.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ondes de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Regards Des Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Naima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178, 2023, 978-2-37440-193-5. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.2329tw44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une surface ouverte aux récits atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Cogato Lanza; Simon Gaberell; Laurent Matthey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières narratives. Concevoir la ville par le récit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-170, 2025, 9782940711543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parlons-en comme espace de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Blondiaux; Christophe Traïni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-91, 2018, 2724622359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01775326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre sensible un paysage atmosphérique, à la croisée des formes et pratiques de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1118686ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble, en faisant des films. Retour sur une semaine de résidence à Lussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1 2024 Entre méthodologies audio-visuelles et création filmique Postures et apports transdisciplinaires en Sciences humaines et sociales, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mpw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les sensibilités à l’atmosphère. Une enquête à partir de pochoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aux franges du phénoménal, 80, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xrj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les paysages vivants : Conversation avec Alexandra Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheil Hajmirbaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage animal, 11, https://local-contemporain.net/11-2/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perception indécise : L'esthétique atmosphérique de Cemetery of Splendour d'Apichatpong Weerasethakul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage fait son cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paysage en mouvement, 10, pp.113-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images filmiques et la part insignifiante de l’expérience urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.065.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qu’est-ce donc qu’un laboratoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Qu'est-ce qui fait laboratoire ?, 18, pp.64-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour votre tranquillité&amp;quot;: ambiance, atmosphere, and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.299-309. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2013.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender, partager et concevoir le paysage en pratique à partir de dispositifs filmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer l'ambiance urbaine : Les dispositifs vidéographiques à l'œuvre chez William H. Whyte dans La vie sociale des petits espaces urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ambiances.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausculter l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Créton-Cazanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-Cresson (ENSAG). 2024, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énigmes sensibles des mobilités urbaines contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro José Garcia Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 87, Centre de Recherche sur l'Espace Sonore et l'Environnement Urbain. 2014, 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire : trois figures pour projeter la périphérie grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AGE-2009-ROU, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Plan Urbanisme Construction Architecture (PUCA); Institut d’Urbanisme de Grenoble / UMR PACTE / Laboratoire Territoires. 2010, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain : la transformation ordinaire des lieux à travers le film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENH008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01138732v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écoutes situées aux récits pluriels : plongée sensible dans trois rivières iséroises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sociohydrosystèmes : approches relationnelles et critiques" (Séance "Intégrer la dimension sonore dans l’appréhension des socio-hydrosystèmes")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elise Temple-Boyer; Marie-Anne Germaine; UMR LAVUE, Apr 2026, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Cartography of a smell walk in Lisbon. Discover the invisible world of smell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session &amp;quot;When care becomes ambient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal. pp.231-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating the atmosphere: Research-Creation as a collective exercise in describing atmosphere as a matter of concern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De glace, d’air et d’eau : incarnations visuelles et sensibles du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l'Histoire de l'Art, 12ème édition (FHA23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Institut national d’histoire de l’art (INHA); La direction générale des Patrimoines et de l’Architecture; Le château de Fontainebleau, Jun 2023, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte des mémoires sensibles de la Romanche : Révéler et mettre en partage une épaisseur sensible habitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Ré-imaginer l’espace par des trajectoires cartographiques : Méthodes, objets et concepts pour une éthique de l’imagination cartographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zoé Pfister; Laura Péaud; Jean-Philippe Pierron; Université de Bourgogne, Jan 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier-vidéo : Penser ensemble en faisant des films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières des sciences : les écritures plurielles de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Ange, Dec 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des mémoires sensibles de la Romanche : Échanges sur le projet Les Ondes de l’Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Déjeuners du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazig, Rainer, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier-vidéo : Penser ensemble en faisant des films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures alternatives de la recherche en SHS: nouvelles stratégies, nouvelles pratiques, nouveaux formats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Bizien, Julie Aucagne et Véronique Cohoner; Maison des Sciences de l'Homme Ange Guépin (Nantes); Centre de recherche nantais architectures urbanités, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble, en faisant des films. Retour sur une semaine de résidence à Lussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre méthodologies audio-visuelles et création filmique : Postures et apports transdisciplinaires en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Raoulx, Amélie Téhel, Antoine Février, Elise Creuilly, Florian Hémont, Laurence Bouvet-Lévêque, Marcela Patrascu, Nelly Brégeault-Krembser, Nicolas Kühl, Pierre-Noël Denieuil, Sihem Najjar, Souad Matoussi, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing the Sound and its Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’hiver du CRESSON 2019. Hark ! Cresson is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théa Manola; Théo Marchal; Nicolas Rémy; AAU-CRESSON, Jan 2019, Grenoble, France. https://ehas.hypotheses.org/3516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitality and the City: Video-based Collaborative Design Methods for Open Public Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATUT 2019 11th Annual Symposium of Architectural Research : Architecture and City as a Home</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tampere University, School of Architecture, Oct 2019, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager l'en-deça et l'au-delà de l'expérience urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filmer les marges urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisabetta Rosa; CREAT; UCLouvain; Recherche Brumarg, Sep 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ménagement à l’en-projet, une autre conception du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRESSON : - 40 / + 40 : séminaire "rétro-prospectif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU-CRESSON; Pascal Amphoux; Céline Bonicco; Vanessa Stassi, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'institutionnalisation des démarches ascendantes à l'ascendantialisation des institutions : Le projet du Lîeu et le budget participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude n°4 « Les enjeux de l’institutionnalisation » du Cycle " De l’ouverture du process projectuel "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Dadour; Laboratoire MHAevt, Apr 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les paysages vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca remue, Saison 3 de Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lelaboratoire.net, May 2019, Vizille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonalités et formes d’écriture des miniatures urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Debisschop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Kracauer et les miniatures urbaines : une écriture sensible critique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attuning to ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’hiver du CRESSON 2019. Hark ! Cresson is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théa Manola; Théo Marchal; Nicolas Rémy; AAU-CRESSON, Jan 2019, Grenoble, France. https://ehas.hypotheses.org/3522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Paysage-animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça remue, Saison 3 Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lelaboratoire.net, May 2019, Vizille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’immerger : observer - prendre part - participer : Sur quelques conséquences d’une enquête ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-équipes de l’UMR AAU : "Différentes formes de mise à l’épreuve de l’immersion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire AAU (UMR 1563), Jan 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Paysages en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça remue, Saison 2 Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lelaboratoire.net; IDEX Université Grenoble Alpes; Musée de Grenoble, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet à l'en-projet, des représentations au récit : chronique d'un projet ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes rencontres internationales en urbanisme de l'APERAU, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TVES EA 4477; IAUL, Jun 2018, Lille, France. pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte à l'archivage de fragments sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La collecte ethnographique dans les musées de société", séance « Son collecté : Pratiques, écoutes et silences de l’enquête sono-graphique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Recherche-Musée (MuCEM et IDEMEC), May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche filmique pour la recherche urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Etudier la ville : L’utilisation des images et des sons en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie- Jules-Verne, Habiter le Monde, EA 4287; Marie Chabrol; Sophie Chevalier; Aline Hémond, May 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRESSON : "La part des ambiances dans le redessin collectif du territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Brayer; Sylvie Laroche, Feb 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution d’une expérience de terrain sur le monde de la précarité : le «Parlons-en»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Polygonale 11 : Milieux / Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dehais; Emmanuel Doutriaux; Anne Lefebvre; Elizabeth Mortamais, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’asseoir dans l’espace public : les observations filmées de William H. Whyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Regards Croisés, dans le cadre de l’exposition "Microscopie du banc"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aline Gheysens; Sophie Auger-Grappin; Centre d’Art de l’Onde, Jun 2016, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Parlons-En&amp;quot; comme espace de circulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La démocratie participative et délibérative : refoulement ou formalisation des émotions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loïc Blondiaux; Christophe Traïni; Université Paris 1 Panthéon-Sorbonne; GIS Démocratie et Participation, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre cartographies et images filmiques : les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du Cresson "Ambiances habitées et design sonore : seuils, limites, passages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégoire Chelkoff; Noha Gamal; Théo Marchal; AAU-CRESSON, Feb 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’ambiance sonore de la ville. Retours sur un atelier pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 271 - 276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some thoughts on Experimentation as a Way to Implement Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire du GDRI Ambiances en Traduction : "Traductions épistémologiques" / GDRI Third Seminar Translating Ambiances : "Epistemological translations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Paul Thibaud; Daniel Siret; Réseau International Ambiances; UMR 1563 AAU, Sep 2016, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Intermediate Objects in the Collective Understanding of Ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Annual Meeting of the Association of the American Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of the American Geographers, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation de l’écoute habitante dans la vallée du Vénéon : Entendre les espaces et les temps du torrent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Déjeuners du Cresson 2015. Première séance : « Ausculter l’environnement. Enquêtes dans la vallée du Vénéon : sons et rapports à l’environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CRESSON, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les ambiances de la mobilité : un dispositif de traduction et de mise en débat. Atelier participatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace en partage : approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO, Apr 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le quotidien : La dimension temporelle de l’espace public urbain à travers le film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien filmé : Archives filmiques et Espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Bonamy et Nicolas Tixier, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance(s) en public : Présentation de l’axe 3 de la recherche MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire public Apresentação pública da pesquisa MUSE e debate, dans le cadre de l'axe "Pacification des espaces publics" de l'ANR MUSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Apr 2014, Salvador da Bahia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Pancras experiment: St Pancras Surveillance Guided Tour’ and other sound walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances &amp; Atmospheres in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Adey; Paul Simpson; Damien Masson; Rachel Thomas; International Ambiances Network; AAU-CRESSON; Royal Holloway University of London, Feb 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation ordinaire des lieux au prisme des dispositifs filmiques pour penser la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Doctorales en Architecture : Recherche architecturale, urbaine et paysagère (Seconde édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris-Belleville, BRAUP, MCC, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the fieldwork at St Pancras International: intentions and first impressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de travail "Conduites et ambiances urbaines", dans le cadre de l’ANR MUSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et ambiance : le rôle politique de la narration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ambiance et Politique : Fictions / Politiques / Perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Pecqueux, Laboratoire CRESSON, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréhension des temporalités du paysage en pratique à partir de dispositifs vidéographiques : les gestes comme révélateurs des qualités d'un lieu en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage en partage. Sensibilités et mobilisations paysagères dans la conduite de projet urbain ou du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Genève, Suisse. pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter l’espace et le temps : la narration dans les dispositifs vidéographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude méthodologiques n°3 : Le temps en pratiques : représenter les dynamiques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSPACES, Nov 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du regard vidéographique au regard du spectateur : comment se représente et se partage l'ambiance ? - &amp;quot; Taskscapes urbains, regards sur 5 métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs vidéographiques et paysage urbain. L’utilisation de la vidéo chez William H Whyte dans l’analyse de la vie sociale des petits espaces publics urbains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Allocataires de la Subvention de Recherche du Centre d'étude du CCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'étude du Centre Canadien d'Architecture, Oct 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Transects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Place of Research / The Research of Place : proceedings of the ARCC/EAAE 2010 International Conference on Architectural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and Representing Urban Heterogeneity : The Case of Waste Collection in São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Place of Research / The Research of Place : proceedings of the ARCC/EAAE 2010 International Conference on Architectural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C., United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition Strates, Biennale Arts-Sciences Expérimenta, Musée de Grenoble, 8 février - 1er mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04931732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choses publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://masterdesignurbain.wixsite.com/la-chose-publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours sonores des surveillances à Gare du Nord et Visionnage-débat sur les films réalisés en Gare du Nord et St Pancras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videographic Approaches in Urban Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities in Transformation ─ Research &amp; Design Ideas, Methods, Techniques, Tools, Case Studies EAAE/ARCC Conference on Architectural Research Milano 7-10 June 2012 - Politecnico di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Milan, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances des territoires en mutation (titre provisoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TASKSCAPES URBAINS Regards sur 5 Métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Vidéo & Ambiance : Approches vidéographiques dans la recherche urbaine à travers le rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions multiples des mondes perçus : Introduction de la rencontre AAU#6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions et perspectives ouvertes par la question socio-culturelle pour les travaux de AAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pochoirs : puissances visuelle, narrative et médiale - Billet du chantier « Strates » de l'ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre de la strate anthropocénique - Billet du chantier « Strates » de l'ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir « L’homme qui marche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des imprégnations atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre les espaces et les temps du torrent : contextualisation de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indécision du voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://lcv.hypotheses.org/10517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain : Résumé long et structure de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://lcv.hypotheses.org/10730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Brayer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en Arts et Techniques de la Représentation à l’École Nationale Supérieure d'Architecture de Grenoble _ Équipe CRESSON de l'UMR CNRS AAU_Ambiances Architectures Urbanités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte diplômée d’état, docteure en architecture et chercheure au laboratoire AAU-CRESSON (UMR Ambiances, Architectures, Urbanités), à l’École Nationale Supérieure d’Architecture de Grenoble, j’ai réalisé une thèse sur la portée opératoire du film dans la compréhension et la conception de l’espace urbain (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble, UGA, 2014).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches interrogent les situations urbaines contemporaines, leurs expériences, représentations et transformations. Plus spécifiquement, je m’intéresse à l’articulation entre médiation, critique et projet.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ondes de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Regards Des Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Naima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178, 2023, 978-2-37440-193-5. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.2329tw44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une surface ouverte aux récits atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Cogato Lanza; Simon Gaberell; Laurent Matthey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières narratives. Concevoir la ville par le récit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-170, 2025, 9782940711543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parlons-en comme espace de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Blondiaux; Christophe Traïni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-91, 2018, 2724622359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01775326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre sensible un paysage atmosphérique, à la croisée des formes et pratiques de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1118686ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble, en faisant des films. Retour sur une semaine de résidence à Lussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1 2024 Entre méthodologies audio-visuelles et création filmique Postures et apports transdisciplinaires en Sciences humaines et sociales, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mpw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les sensibilités à l’atmosphère. Une enquête à partir de pochoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aux franges du phénoménal, 80, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xrj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les paysages vivants : Conversation avec Alexandra Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheil Hajmirbaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage animal, 11, https://local-contemporain.net/11-2/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perception indécise : L'esthétique atmosphérique de Cemetery of Splendour d'Apichatpong Weerasethakul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage fait son cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paysage en mouvement, 10, pp.113-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images filmiques et la part insignifiante de l’expérience urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.184 - 189. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.065.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais qu’est-ce donc qu’un laboratoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Qu'est-ce qui fait laboratoire ?, 18, pp.64-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour votre tranquillité&amp;quot;: ambiance, atmosphere, and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.299-309. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2013.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer l'ambiance urbaine : Les dispositifs vidéographiques à l'œuvre chez William H. Whyte dans La vie sociale des petits espaces urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ambiances.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender, partager et concevoir le paysage en pratique à partir de dispositifs filmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausculter l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Créton-Cazanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-Cresson (ENSAG). 2024, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énigmes sensibles des mobilités urbaines contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro José Garcia Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 87, Centre de Recherche sur l'Espace Sonore et l'Environnement Urbain. 2014, 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire : trois figures pour projeter la périphérie grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AGE-2009-ROU, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Plan Urbanisme Construction Architecture (PUCA); Institut d’Urbanisme de Grenoble / UMR PACTE / Laboratoire Territoires. 2010, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain : la transformation ordinaire des lieux à travers le film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENH008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01138732v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écoutes situées aux récits pluriels : plongée sensible dans trois rivières iséroises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sociohydrosystèmes : approches relationnelles et critiques" (Séance "Intégrer la dimension sonore dans l’appréhension des socio-hydrosystèmes")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elise Temple-Boyer; Marie-Anne Germaine; UMR LAVUE, Apr 2026, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Cartography of a smell walk in Lisbon. Discover the invisible world of smell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session &amp;quot;When care becomes ambient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World. Lisbon's book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal. pp.231-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating the atmosphere: Research-Creation as a collective exercise in describing atmosphere as a matter of concern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De glace, d’air et d’eau : incarnations visuelles et sensibles du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l'Histoire de l'Art, 12ème édition (FHA23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Institut national d’histoire de l’art (INHA); La direction générale des Patrimoines et de l’Architecture; Le château de Fontainebleau, Jun 2023, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte des mémoires sensibles de la Romanche : Révéler et mettre en partage une épaisseur sensible habitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Ré-imaginer l’espace par des trajectoires cartographiques : Méthodes, objets et concepts pour une éthique de l’imagination cartographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zoé Pfister; Laura Péaud; Jean-Philippe Pierron; Université de Bourgogne, Jan 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier-vidéo : Penser ensemble en faisant des films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières des sciences : les écritures plurielles de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Ange, Dec 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des mémoires sensibles de la Romanche : Échanges sur le projet Les Ondes de l’Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Déjeuners du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazig, Rainer, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier-vidéo : Penser ensemble en faisant des films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures alternatives de la recherche en SHS: nouvelles stratégies, nouvelles pratiques, nouveaux formats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Bizien, Julie Aucagne et Véronique Cohoner; Maison des Sciences de l'Homme Ange Guépin (Nantes); Centre de recherche nantais architectures urbanités, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble, en faisant des films. Retour sur une semaine de résidence à Lussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre méthodologies audio-visuelles et création filmique : Postures et apports transdisciplinaires en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Raoulx, Amélie Téhel, Antoine Février, Elise Creuilly, Florian Hémont, Laurence Bouvet-Lévêque, Marcela Patrascu, Nelly Brégeault-Krembser, Nicolas Kühl, Pierre-Noël Denieuil, Sihem Najjar, Souad Matoussi, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'institutionnalisation des démarches ascendantes à l'ascendantialisation des institutions : Le projet du Lîeu et le budget participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude n°4 « Les enjeux de l’institutionnalisation » du Cycle " De l’ouverture du process projectuel "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Dadour; Laboratoire MHAevt, Apr 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitality and the City: Video-based Collaborative Design Methods for Open Public Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATUT 2019 11th Annual Symposium of Architectural Research : Architecture and City as a Home</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tampere University, School of Architecture, Oct 2019, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager l'en-deça et l'au-delà de l'expérience urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filmer les marges urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisabetta Rosa; CREAT; UCLouvain; Recherche Brumarg, Sep 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ménagement à l’en-projet, une autre conception du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRESSON : - 40 / + 40 : séminaire "rétro-prospectif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU-CRESSON; Pascal Amphoux; Céline Bonicco; Vanessa Stassi, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing the Sound and its Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’hiver du CRESSON 2019. Hark ! Cresson is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théa Manola; Théo Marchal; Nicolas Rémy; AAU-CRESSON, Jan 2019, Grenoble, France. https://ehas.hypotheses.org/3516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les paysages vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca remue, Saison 3 de Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lelaboratoire.net, May 2019, Vizille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attuning to ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’hiver du CRESSON 2019. Hark ! Cresson is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théa Manola; Théo Marchal; Nicolas Rémy; AAU-CRESSON, Jan 2019, Grenoble, France. https://ehas.hypotheses.org/3522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Paysage-animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça remue, Saison 3 Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lelaboratoire.net, May 2019, Vizille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonalités et formes d’écriture des miniatures urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Debisschop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Kracauer et les miniatures urbaines : une écriture sensible critique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Mar 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’immerger : observer - prendre part - participer : Sur quelques conséquences d’une enquête ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-équipes de l’UMR AAU : "Différentes formes de mise à l’épreuve de l’immersion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire AAU (UMR 1563), Jan 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Paysages en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça remue, Saison 2 Paysage > Paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lelaboratoire.net; IDEX Université Grenoble Alpes; Musée de Grenoble, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet à l'en-projet, des représentations au récit : chronique d'un projet ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes rencontres internationales en urbanisme de l'APERAU, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TVES EA 4477; IAUL, Jun 2018, Lille, France. pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte à l'archivage de fragments sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La collecte ethnographique dans les musées de société", séance « Son collecté : Pratiques, écoutes et silences de l’enquête sono-graphique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Recherche-Musée (MuCEM et IDEMEC), May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche filmique pour la recherche urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Etudier la ville : L’utilisation des images et des sons en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie- Jules-Verne, Habiter le Monde, EA 4287; Marie Chabrol; Sophie Chevalier; Aline Hémond, May 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRESSON : "La part des ambiances dans le redessin collectif du territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Brayer; Sylvie Laroche, Feb 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution d’une expérience de terrain sur le monde de la précarité : le «Parlons-en»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Polygonale 11 : Milieux / Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dehais; Emmanuel Doutriaux; Anne Lefebvre; Elizabeth Mortamais, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Parlons-En&amp;quot; comme espace de circulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La démocratie participative et délibérative : refoulement ou formalisation des émotions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loïc Blondiaux; Christophe Traïni; Université Paris 1 Panthéon-Sorbonne; GIS Démocratie et Participation, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’asseoir dans l’espace public : les observations filmées de William H. Whyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Regards Croisés, dans le cadre de l’exposition "Microscopie du banc"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aline Gheysens; Sophie Auger-Grappin; Centre d’Art de l’Onde, Jun 2016, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some thoughts on Experimentation as a Way to Implement Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire du GDRI Ambiances en Traduction : "Traductions épistémologiques" / GDRI Third Seminar Translating Ambiances : "Epistemological translations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Paul Thibaud; Daniel Siret; Réseau International Ambiances; UMR 1563 AAU, Sep 2016, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre cartographies et images filmiques : les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du Cresson "Ambiances habitées et design sonore : seuils, limites, passages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégoire Chelkoff; Noha Gamal; Théo Marchal; AAU-CRESSON, Feb 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’ambiance sonore de la ville. Retours sur un atelier pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 271 - 276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Intermediate Objects in the Collective Understanding of Ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Annual Meeting of the Association of the American Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of the American Geographers, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation de l’écoute habitante dans la vallée du Vénéon : Entendre les espaces et les temps du torrent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Déjeuners du Cresson 2015. Première séance : « Ausculter l’environnement. Enquêtes dans la vallée du Vénéon : sons et rapports à l’environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CRESSON, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les ambiances de la mobilité : un dispositif de traduction et de mise en débat. Atelier participatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace en partage : approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO, Apr 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer le quotidien : La dimension temporelle de l’espace public urbain à travers le film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien filmé : Archives filmiques et Espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Bonamy et Nicolas Tixier, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance(s) en public : Présentation de l’axe 3 de la recherche MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire public Apresentação pública da pesquisa MUSE e debate, dans le cadre de l'axe "Pacification des espaces publics" de l'ANR MUSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Apr 2014, Salvador da Bahia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Pancras experiment: St Pancras Surveillance Guided Tour’ and other sound walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances &amp; Atmospheres in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Adey; Paul Simpson; Damien Masson; Rachel Thomas; International Ambiances Network; AAU-CRESSON; Royal Holloway University of London, Feb 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation ordinaire des lieux au prisme des dispositifs filmiques pour penser la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Doctorales en Architecture : Recherche architecturale, urbaine et paysagère (Seconde édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris-Belleville, BRAUP, MCC, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the fieldwork at St Pancras International: intentions and first impressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de travail "Conduites et ambiances urbaines", dans le cadre de l’ANR MUSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Thomas; AAU-CRESSON, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et ambiance : le rôle politique de la narration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ambiance et Politique : Fictions / Politiques / Perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Pecqueux, Laboratoire CRESSON, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréhension des temporalités du paysage en pratique à partir de dispositifs vidéographiques : les gestes comme révélateurs des qualités d'un lieu en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage en partage. Sensibilités et mobilisations paysagères dans la conduite de projet urbain ou du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Genève, Suisse. pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter l’espace et le temps : la narration dans les dispositifs vidéographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude méthodologiques n°3 : Le temps en pratiques : représenter les dynamiques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSPACES, Nov 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01193317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du regard vidéographique au regard du spectateur : comment se représente et se partage l'ambiance ? - &amp;quot; Taskscapes urbains, regards sur 5 métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs vidéographiques et paysage urbain. L’utilisation de la vidéo chez William H Whyte dans l’analyse de la vie sociale des petits espaces publics urbains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Allocataires de la Subvention de Recherche du Centre d'étude du CCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'étude du Centre Canadien d'Architecture, Oct 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and Representing Urban Heterogeneity : The Case of Waste Collection in São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Place of Research / The Research of Place : proceedings of the ARCC/EAAE 2010 International Conference on Architectural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C., United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Transects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Place of Research / The Research of Place : proceedings of the ARCC/EAAE 2010 International Conference on Architectural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition Strates, Biennale Arts-Sciences Expérimenta, Musée de Grenoble, 8 février - 1er mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04931732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choses publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://masterdesignurbain.wixsite.com/la-chose-publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours sonores des surveillances à Gare du Nord et Visionnage-débat sur les films réalisés en Gare du Nord et St Pancras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videographic Approaches in Urban Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities in Transformation ─ Research &amp; Design Ideas, Methods, Techniques, Tools, Case Studies EAAE/ARCC Conference on Architectural Research Milano 7-10 June 2012 - Politecnico di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Milan, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances des territoires en mutation (titre provisoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TASKSCAPES URBAINS Regards sur 5 Métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Vidéo & Ambiance : Approches vidéographiques dans la recherche urbaine à travers le rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions multiples des mondes perçus : Introduction de la rencontre AAU#6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions et perspectives ouvertes par la question socio-culturelle pour les travaux de AAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre de la strate anthropocénique - Billet du chantier « Strates » de l'ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pochoirs : puissances visuelle, narrative et médiale - Billet du chantier « Strates » de l'ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir « L’homme qui marche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des imprégnations atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre les espaces et les temps du torrent : contextualisation de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indécision du voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://lcv.hypotheses.org/10517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs filmiques et paysage urbain : Résumé long et structure de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://lcv.hypotheses.org/10730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524432v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Regards Des Lieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naimaunlimited.com/biblio/les-ondes-de-leau/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2329tw44" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989802v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01775326v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100737340" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446620v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118686ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpw" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xrj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ar&#232;nes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Hajmirbaba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01629271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.065.0184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simpson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2013.04.028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.335" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01138732v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENH008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746531v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290193v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449228v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446812v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debisschop" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466446v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451939v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449001v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460646v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460793v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193333v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01194465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163743v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sutter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657167v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01218695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447165v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524432v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Regards Des Lieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naimaunlimited.com/biblio/les-ondes-de-leau/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2329tw44" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989802v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01775326v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100737340" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446620v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118686ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpw" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xrj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ar&#232;nes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Hajmirbaba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01629271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.065.0184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simpson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2013.04.028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.335" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2241" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01138732v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENH008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746531v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290193v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446812v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debisschop" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451939v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465819v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460646v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460793v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193333v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01194465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163743v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sutter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657167v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Garcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01218695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447165v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raveneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>