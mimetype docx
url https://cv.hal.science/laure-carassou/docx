--- v0 (2026-03-29)
+++ v1 (2026-04-30)
@@ -126,1430 +126,2451 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie urbaine. Connaissances, enjeux et défis de la biodiversité en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Synthèses, 9782759241316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4132-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bref panorama scientifique de l'estuaire de la Gironde 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.55, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estuaries: patterns and trends on ecosystem structure and functioning under global changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An Ecosystemic View of Anthropogenic Impacts in the Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, CRC Press; Taylor and Francis, pp.165-200, 2025, 9781003024613</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trophic ecology of marine fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benhaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.119-142, 2025, 978-0-323-99036-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00003-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zones Humides : des écosystèmes riches mais menacés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Anras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Philippine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dupuy, C.; Ferrari, S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle Aquitaine pour agir dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouvelle Aquitaine, pp.331-361, 2018, Prévoir pour agir n°2, ISBN 978-2-9564516-0-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larves et juvéniles de poissons une survie précaire : chapitre 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle-Calédonie archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Solaris et IRD, pp.109-114, 2018, 978-2-7099-2633-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biocomplexity of coral ecosystems : diversity in all its states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kulbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriano Parravicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monaco, A. (ed.); Prouzet, P. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine ecosystems : diversity and functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE; Wiley, p. 107-164 + 6 p. d'ill. en annexe, 2015, Oceanography and Marine Biology Series : Seas and Oceans Set (GBR), 978-1-84821-782-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man and diversity in the coral environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kulbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriano Parravicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monaco, A. (ed.); Prouzet, P. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine ecosystems : diversity and functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE; Wiley, p. 165-223, 2015, Oceanography and Marine Biology Series : Seas and Oceans Set (GBR), 978-1-84821-782-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la pollution lumineuse et chimique sur le biofilm aquatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada): analyse de comportement et du stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vetillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement De Recherche Biofouling et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Groupement De Recherche LUMEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris-Aubervilliers, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485431v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada): analyse de comportement et du stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact de la pollution lumineuse et chimique sur le biofilm aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Madru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement De Recherche LUMEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris-Aubervilliers, France. 1 p</w:t>
+              <w:t xml:space="preserve">Groupement De Recherche Biofouling et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485475v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada) : analyse du comportement et du stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées internationales de Limnologie et Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement et du stress physiologique chez les poissons : cas de l'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la pollution lumineuse nocturne et chimique sur le biofilm aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la pollution lumineuse nocturne et chimique sur le biofilm aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEFA2023 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of artificial light at night and chemical pollution on aquatic biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicomic YR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la modélisation des réseaux écologiques dans un dispositif participatif impliquant les acteurs du territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzièmes rencontres de Théo Quant "Nouvelles approches en géographie théorique et quantitative"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952813v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Intégration de la modélisation des réseaux écologiques dans un dispositif participatif impliquant les acteurs du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Godoy Leski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Quatorzièmes rencontres de Théo Quant "Nouvelles approches en géographie théorique et quantitative"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953286v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Regards croisés entre sciences écologiques et sciences humaines et sociales dans le domaine de la conservation et de la restauration écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inra; Université de Bordeaux; Cnrs; Irstea; Ifremer; Bordeaux Sciences Agro, Nov 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'accompagnement pour la préservation des continuités écologiques à l'échelle d'une agglomération urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Godoy Leski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1559,3773 +2580,2752 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating metaecosystem framework with ecosystem service dynamics in sociohydrosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Estuarine lateral ecotones shape taxonomic and functional structure of fish assemblages. The case of the Seine Estuary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matia Pavkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biaf192⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 313, pp.109066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442412v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic food webs in restored marshes: a stable‐isotope approach in the Gironde estuary ( SW France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Savoye</w:t>
+                <w:t xml:space="preserve">Integrating metaecosystem framework with ecosystem service dynamics in sociohydrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Truchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rec.70071⟩</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biaf192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051328v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estuarine lateral ecotones shape taxonomic and functional structure of fish assemblages. The case of the Seine Estuary, France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Aquatic food webs in restored marshes: a stable‐isotope approach in the Gironde estuary ( SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Vildier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109066⟩</w:t>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.70071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883978v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of urban pollution on freshwater biofilms: Oxidative stress, photosynthesis and lipid responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 472, pp.134523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for compensation at multiple scales in a wetland bird community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Picoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Feigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (6), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.8876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasite infection reflects host genetic diversity among non-native populations of pumpkinseed sunfish in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondračková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bartáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kvach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bryjová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Trichkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 848, pp.2169-2187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-020-04410-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating ecological networks modelling in a participatory approach for assessing impacts of planning scenarios on landscape connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Godoy Leski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 209, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2021.104039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les littoraux, le dilemme entre maintien et abandon des digues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First record of the American cestode Proteocephalus ambloplitis (Leidy, 1887) (Proteocephalidae) in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kvach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seifertová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondračková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Helminthology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94, pp.e144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022149X20000267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The « marsh » database: nekton community status in two tidally restored marshes from the Gironde estuary, southwest France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">EStimating Contaminants tRansfers Over Complex food webs (ESCROC): An innovative Bayesian method for estimating POP's biomagnification in aquatic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ballutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Zenodo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.2643244⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 658, pp.638-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.0580048-9697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02609241v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EStimating Contaminants tRansfers Over Complex food webs (ESCROC): An innovative Bayesian method for estimating POP's biomagnification in aquatic food webs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The « marsh » database: nekton community status in two tidally restored marshes from the Gironde estuary, southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lechêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.0580048-9697⟩</w:t>
+              <w:t xml:space="preserve"> Zenodo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2643244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02608305v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intertidal seascape on the functional structure of fish assemblages: Implications for habitat conservation in estuarine ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (4), pp.798-809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aqc.2914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal phytoplankton community dynamics and coexistence driven by intragroup density-dependence, light and hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Picoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Auby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 127 (12), pp.1834-1852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/oik.05361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary tracers and stomach contents reveal pronounced alimentary flexibility in the freshwater mullet (Myxus capensis, Mugilidae) concomitant with ontogenetic shifts in habitat use and seasonal food availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Whitfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Richoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 799, pp.327-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-017-3230-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a phenological mismatch in estuarine pelagic food web?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (3), pp.e0173752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0173752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary assessment of the trophic structure of demersal fish community in the Sea of Oman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Al Kindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dobretsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16, pp.145-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rsma.2017.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does climate change make fish late for dinner?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science Journal for Teens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, octobre, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of alternate reef states on coral reef fish habitat associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Frédérich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohei Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne C Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 94 (2), pp.421-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10641-011-9958-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple nuclear and mitochondrial genotyping identifies emperors and large-eye breams (Teleostei: Lethrinidae) from New Caledonia and reveals new large-eye bream species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jen Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38, pp.370-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bse.2010.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of fish trophic status and relationships by stable isotope data in the coral reef lagoon of New Caledonia, southwest Pacific</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Assessing the diversity and abundances of larvae and juveniles of coral reef fish: a synthesis of six sampling techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicholas V.C. Polunin</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr:2008017⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.355-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-008-9492-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410564v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the diversity and abundances of larvae and juveniles of coral reef fish: a synthesis of six sampling techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Predicting the structure of larval fish assemblages by a hierarchical classification of meteorological and water column forcing factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ponton</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-008-9492-3⟩</w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (4), pp.867-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-008-0388-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410595v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the structure of larval fish assemblages by a hierarchical classification of meteorological and water column forcing factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Assessment of fish trophic status and relationships by stable isotope data in the coral reef lagoon of New Caledonia, southwest Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Galzin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kulbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J.R. Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas V.C. Polunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-008-0388-1⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2008017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...937 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bachelet</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02609253v1</w:t>
+                <w:t xml:space="preserve">hal-04410564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5343,64 +5343,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des polluants urbains sur la biodiversité aquatique : démarche expérimentale sur les biofilms et un poisson brouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5438,64 +5438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des Polluants Urbains sur la Biodiversité Aquatique : Approche Expérimentale sur les Biofilms et un Poisson Brouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5533,51 +5533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystèmes aquatiques urbains à Bordeaux Métropole : une démarche d’amélioration des connaissances pour évaluer la qualité des milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5585,51 +5585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
@@ -5658,90 +5658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying behavior and physiological stress in fish: a case study on the effect of artificial light at night on mobility and cortisol excretion and accumulation of thinlip mullet (Chelon ramada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5822,51 +5822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5921,51 +5921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences des dynamiques paysagères sur la structure des assemblages de poissons en Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Guinjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6033,103 +6033,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving landscape connectivity facing urbanization in the estuarine metropolitan area of Bordeaux: A participatory modelling approach for improving relations between scientists and stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Godoy Leski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference (CHEERS)« Global changes in estuarine and coastal systems: innovative approaches and assessment tools »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019</w:t>
@@ -6158,90 +6158,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estuarine marshes restoration through 'depolderisation': ecological, social and economical perspectives on the Ile Nouvelle case study (Gironde estuary, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lechêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHEERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6260,385 +6260,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche multidisciplinaire de la préservation de la biodiversité en milieu urbain et périurbain à Bordeaux Métropole. Données et évaluation de la biodiversité, Quels enjeux, quels défis ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Appréhender la biodiversité et le fonctionnement des écosystèmes face à l'urbanisation. Un exemple socio-écologique sur le territoire de Bordeaux métropole : le projet Biodivercité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chéry</w:t>
+                <w:t xml:space="preserve">Philippe Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953492v1</w:t>
+                <w:t xml:space="preserve">hal-02791180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender la biodiversité et le fonctionnement des écosystèmes face à l'urbanisation. Un exemple socio-écologique sur le territoire de Bordeaux métropole : le projet Biodivercité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Impact of an introduced predator (Micropterus salmoides, Centrarchidae) on native estuarine fish elucidated through fatty acid analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Alard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mandla Magoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan K. Whitfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole B. Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t>
+              <w:t xml:space="preserve">52 nd European Marine Biology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791180v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an introduced predator (Micropterus salmoides, Centrarchidae) on native estuarine fish elucidated through fatty acid analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pour une approche multidisciplinaire de la préservation de la biodiversité en milieu urbain et périurbain à Bordeaux Métropole. Données et évaluation de la biodiversité, Quels enjeux, quels défis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alan K. Whitfield</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole B. Richoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52 nd European Marine Biology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177984v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6656,51 +6656,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de surveillance de l'élément de qualité biologique « poisson » dans les eaux de transition d'Adour-Garonne et synthèse des résultats - Etude INRAE - Septembre 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6708,51 +6708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefevbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, pp.1-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6778,51 +6778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de surveillance de l'élément de qualité biologique poisson dans les eaux de transition d'Adour-Garonne et synthèse des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6830,51 +6830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefevbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2018, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6932,51 +6932,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assemblages de larves de poissons deans le lagon de Nouvelle-Calédonie : structure spatio-temporelle et relations avec les facteurs abiotiques et biotiques de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecosystèmes. Ecole pratique des hautes études - EPHE PARIS, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7093,51 +7093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3BDA279"/>
+    <w:nsid w:val="F8AE440D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7324,51 +7324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-carassou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8024-8038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485431v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vildier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pavkovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Picoche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feign&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8876" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondra&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bart&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kvach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bryjov&#225;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trichkova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04410-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seifertov&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X20000267" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2643244" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.0580048-9697" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2914" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Auby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05361" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Whitfield" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moyo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Richoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3230-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173752" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808811v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Al Kindi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobretsov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2017.08.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fr&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Nakamura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C Mills" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-011-9958-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Collet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ponton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jen Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2010.03.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.R. Nicola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas V.C. Polunin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410595v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mellin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9492-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410616v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ponton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galzin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-008-0388-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228175v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00003-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267380v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Philippine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borsa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901629v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1960/9782759241323/ecologie-urbaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4132-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609253v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644381v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743672v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227796v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure B&#233;gout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942994v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dindart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177984v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandla Magoro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K. Whitfield" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B. Richoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevbre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevbre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961365v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-carassou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8024-8038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1960/9782759241323/ecologie-urbaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4132-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609253v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00003-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Philippine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ponton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borsa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485431v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pavkovic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vildier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70071" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694797v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Picoche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feign&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8876" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondra&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bart&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kvach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bryjov&#225;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trichkova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04410-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seifertov&#225;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X20000267" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.0580048-9697" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2643244" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2914" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Auby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05361" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Whitfield" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moyo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Richoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3230-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541495v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173752" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Al Kindi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobretsov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2017.08.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722815v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fr&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Nakamura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C Mills" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-011-9958-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659242v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jen Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2010.03.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mellin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9492-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410616v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ponton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galzin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-008-0388-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.R. Nicola" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas V.C. Polunin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644381v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743672v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227796v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure B&#233;gout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942994v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dindart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791180v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177984v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandla Magoro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K. Whitfield" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B. Richoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevbre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevbre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961365v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>