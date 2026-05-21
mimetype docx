--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -126,1044 +126,762 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
-[...280 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estuaries: patterns and trends on ecosystem structure and functioning under global changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An Ecosystemic View of Anthropogenic Impacts in the Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, CRC Press; Taylor and Francis, pp.165-200, 2025, 9781003024613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic ecology of marine fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benhaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.119-142, 2025, 978-0-323-99036-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00003-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones Humides : des écosystèmes riches mais menacés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Anras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Philippine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dupuy, C.; Ferrari, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle Aquitaine pour agir dans les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouvelle Aquitaine, pp.331-361, 2018, Prévoir pour agir n°2, ISBN 978-2-9564516-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larves et juvéniles de poissons une survie précaire : chapitre 15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Payri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie archipel de corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Solaris et IRD, pp.109-114, 2018, 978-2-7099-2633-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocomplexity of coral ecosystems : diversity in all its states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kulbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriano Parravicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monaco, A. (ed.); Prouzet, P. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine ecosystems : diversity and functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE; Wiley, p. 107-164 + 6 p. d'ill. en annexe, 2015, Oceanography and Marine Biology Series : Seas and Oceans Set (GBR), 978-1-84821-782-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man and diversity in the coral environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kulbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriano Parravicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monaco, A. (ed.); Prouzet, P. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine ecosystems : diversity and functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE; Wiley, p. 165-223, 2015, Oceanography and Marine Biology Series : Seas and Oceans Set (GBR), 978-1-84821-782-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1173,1404 +891,1404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada): analyse de comportement et du stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement De Recherche LUMEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris-Aubervilliers, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la pollution lumineuse et chimique sur le biofilm aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement De Recherche Biofouling et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada) : analyse du comportement et du stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées internationales de Limnologie et Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement et du stress physiologique chez les poissons : cas de l'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vetillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la pollution lumineuse nocturne et chimique sur le biofilm aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la pollution lumineuse nocturne et chimique sur le biofilm aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEFA2023 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of artificial light at night and chemical pollution on aquatic biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicomic YR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Intégration de la modélisation des réseaux écologiques dans un dispositif participatif impliquant les acteurs du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Godoy Leski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Quatorzièmes rencontres de Théo Quant "Nouvelles approches en géographie théorique et quantitative"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953286v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la modélisation des réseaux écologiques dans un dispositif participatif impliquant les acteurs du territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzièmes rencontres de Théo Quant "Nouvelles approches en géographie théorique et quantitative"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952813v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Regards croisés entre sciences écologiques et sciences humaines et sociales dans le domaine de la conservation et de la restauration écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inra; Université de Bordeaux; Cnrs; Irstea; Ifremer; Bordeaux Sciences Agro, Nov 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'accompagnement pour la préservation des continuités écologiques à l'échelle d'une agglomération urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Godoy Leski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2580,2752 +2298,3034 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estuarine lateral ecotones shape taxonomic and functional structure of fish assemblages. The case of the Seine Estuary, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matia Pavkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 313, pp.109066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating metaecosystem framework with ecosystem service dynamics in sociohydrosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Aquatic food webs in restored marshes: a stable‐isotope approach in the Gironde estuary ( SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Vildier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biaf192⟩</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.70071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442412v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic food webs in restored marshes: a stable‐isotope approach in the Gironde estuary ( SW France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Savoye</w:t>
+                <w:t xml:space="preserve">Integrating metaecosystem framework with ecosystem service dynamics in sociohydrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Truchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rec.70071⟩</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biaf192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051328v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of urban pollution on freshwater biofilms: Oxidative stress, photosynthesis and lipid responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 472, pp.134523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for compensation at multiple scales in a wetland bird community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Picoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Feigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (6), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.8876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasite infection reflects host genetic diversity among non-native populations of pumpkinseed sunfish in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondračková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bartáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kvach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bryjová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Trichkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 848, pp.2169-2187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-020-04410-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating ecological networks modelling in a participatory approach for assessing impacts of planning scenarios on landscape connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Godoy Leski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 209, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2021.104039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les littoraux, le dilemme entre maintien et abandon des digues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First record of the American cestode Proteocephalus ambloplitis (Leidy, 1887) (Proteocephalidae) in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kvach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seifertová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondračková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Helminthology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94, pp.e144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022149X20000267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EStimating Contaminants tRansfers Over Complex food webs (ESCROC): An innovative Bayesian method for estimating POP's biomagnification in aquatic food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 658, pp.638-659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.0580048-9697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The « marsh » database: nekton community status in two tidally restored marshes from the Gironde estuary, southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lechêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Zenodo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.2643244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intertidal seascape on the functional structure of fish assemblages: Implications for habitat conservation in estuarine ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (4), pp.798-809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aqc.2914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal phytoplankton community dynamics and coexistence driven by intragroup density-dependence, light and hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Picoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Auby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 127 (12), pp.1834-1852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/oik.05361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary tracers and stomach contents reveal pronounced alimentary flexibility in the freshwater mullet (Myxus capensis, Mugilidae) concomitant with ontogenetic shifts in habitat use and seasonal food availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Whitfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Richoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 799, pp.327-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-017-3230-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a phenological mismatch in estuarine pelagic food web?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (3), pp.e0173752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0173752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary assessment of the trophic structure of demersal fish community in the Sea of Oman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Al Kindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dobretsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16, pp.145-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rsma.2017.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does climate change make fish late for dinner?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science Journal for Teens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, octobre, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of alternate reef states on coral reef fish habitat associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Frédérich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohei Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne C Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 94 (2), pp.421-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10641-011-9958-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple nuclear and mitochondrial genotyping identifies emperors and large-eye breams (Teleostei: Lethrinidae) from New Caledonia and reveals new large-eye bream species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jen Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38, pp.370-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bse.2010.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the diversity and abundances of larvae and juveniles of coral reef fish: a synthesis of six sampling techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (2), pp.355-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10531-008-9492-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the structure of larval fish assemblages by a hierarchical classification of meteorological and water column forcing factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (4), pp.867-880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00338-008-0388-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of fish trophic status and relationships by stable isotope data in the coral reef lagoon of New Caledonia, southwest Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kulbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J.R. Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas V.C. Polunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (1), pp.1-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2008017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie urbaine. Connaissances, enjeux et défis de la biodiversité en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Synthèses, 9782759241316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4132-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bref panorama scientifique de l'estuaire de la Gironde 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr:2008017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04410564v1</w:t>
+                <w:t xml:space="preserve">Christophe Boschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.55, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5343,64 +5343,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des polluants urbains sur la biodiversité aquatique : démarche expérimentale sur les biofilms et un poisson brouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5438,64 +5438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des Polluants Urbains sur la Biodiversité Aquatique : Approche Expérimentale sur les Biofilms et un Poisson Brouteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5533,51 +5533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystèmes aquatiques urbains à Bordeaux Métropole : une démarche d’amélioration des connaissances pour évaluer la qualité des milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5585,51 +5585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
@@ -5658,90 +5658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying behavior and physiological stress in fish: a case study on the effect of artificial light at night on mobility and cortisol excretion and accumulation of thinlip mullet (Chelon ramada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5822,51 +5822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5921,51 +5921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences des dynamiques paysagères sur la structure des assemblages de poissons en Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Guinjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6033,103 +6033,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving landscape connectivity facing urbanization in the estuarine metropolitan area of Bordeaux: A participatory modelling approach for improving relations between scientists and stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Godoy Leski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference (CHEERS)« Global changes in estuarine and coastal systems: innovative approaches and assessment tools »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019</w:t>
@@ -6158,90 +6158,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estuarine marshes restoration through 'depolderisation': ecological, social and economical perspectives on the Ile Nouvelle case study (Gironde estuary, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lechêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHEERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6266,77 +6266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la biodiversité et le fonctionnement des écosystèmes face à l'urbanisation. Un exemple socio-écologique sur le territoire de Bordeaux métropole : le projet Biodivercité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6391,51 +6391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an introduced predator (Micropterus salmoides, Centrarchidae) on native estuarine fish elucidated through fatty acid analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandla Magoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6499,90 +6499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche multidisciplinaire de la préservation de la biodiversité en milieu urbain et périurbain à Bordeaux Métropole. Données et évaluation de la biodiversité, Quels enjeux, quels défis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6656,51 +6656,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de surveillance de l'élément de qualité biologique « poisson » dans les eaux de transition d'Adour-Garonne et synthèse des résultats - Etude INRAE - Septembre 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6708,51 +6708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefevbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, pp.1-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6778,51 +6778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de surveillance de l'élément de qualité biologique poisson dans les eaux de transition d'Adour-Garonne et synthèse des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6830,51 +6830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefevbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2018, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6932,51 +6932,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assemblages de larves de poissons deans le lagon de Nouvelle-Calédonie : structure spatio-temporelle et relations avec les facteurs abiotiques et biotiques de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecosystèmes. Ecole pratique des hautes études - EPHE PARIS, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7093,51 +7093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8AE440D"/>
+    <w:nsid w:val="D360055D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7324,51 +7324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-carassou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8024-8038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1960/9782759241323/ecologie-urbaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4132-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609253v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00003-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Philippine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ponton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borsa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485431v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pavkovic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vildier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70071" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694797v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Picoche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feign&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8876" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondra&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bart&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kvach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bryjov&#225;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trichkova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04410-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seifertov&#225;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X20000267" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.0580048-9697" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2643244" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2914" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Auby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05361" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Whitfield" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moyo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Richoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3230-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541495v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173752" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Al Kindi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobretsov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2017.08.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722815v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fr&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Nakamura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C Mills" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-011-9958-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659242v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jen Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2010.03.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mellin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9492-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410616v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ponton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galzin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-008-0388-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.R. Nicola" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas V.C. Polunin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644381v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743672v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227796v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure B&#233;gout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942994v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dindart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791180v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177984v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandla Magoro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K. Whitfield" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B. Richoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevbre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevbre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961365v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-carassou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8024-8038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242330v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00003-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Philippine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ponton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borsa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pavkovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051328v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vildier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70071" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Picoche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feign&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8876" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondra&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bart&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kvach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bryjov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trichkova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04410-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seifertov&#225;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X20000267" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608305v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.0580048-9697" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2643244" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2914" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Auby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05361" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606471v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Whitfield" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moyo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Richoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3230-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173752" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808811v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Al Kindi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobretsov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2017.08.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722815v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fr&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Nakamura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C Mills" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-011-9958-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659242v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Collet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jen Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2010.03.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mellin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9492-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410616v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ponton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galzin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-008-0388-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410564v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.R. Nicola" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas V.C. Polunin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1960/9782759241323/ecologie-urbaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4132-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609253v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644381v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743672v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227796v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure B&#233;gout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942994v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dindart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791180v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177984v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandla Magoro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K. Whitfield" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B. Richoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevbre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevbre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961365v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>