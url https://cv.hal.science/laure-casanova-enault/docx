--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -956,520 +956,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'opacité des marchés à l'opacité méthodologique : les paradoxes de la prolifération de la data immobilière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+                <w:t xml:space="preserve">Housing (In)Equity and the Spatial Dynamics of Homeownership in France: A Research Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Benites-Gambirazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes foncières</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112 (1), pp.62-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tesg.12460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175425v1</w:t>
+                <w:t xml:space="preserve">halshs-02916066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing (In)Equity and the Spatial Dynamics of Homeownership in France: A Research Agenda</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moving from Market Opacity to Methodological Opacity: Are Web Data Good Enough for French Property Market Monitoring?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Granié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Professional Geographer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (1), pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00330124.2020.1824678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tesg.12460⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02916066v1</w:t>
+                <w:t xml:space="preserve">hal-03113121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving from Market Opacity to Methodological Opacity: Are Web Data Good Enough for French Property Market Monitoring?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Granié</w:t>
+                <w:t xml:space="preserve">Vacant lands on French Mediterranean coastlines: Inventory, agricultural opportunities, and prospective scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professional Geographer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.104914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00330124.2020.1824678⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03113121v1</w:t>
+                <w:t xml:space="preserve">hal-02937720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacant lands on French Mediterranean coastlines: Inventory, agricultural opportunities, and prospective scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'opacité des marchés à l'opacité méthodologique : les paradoxes de la prolifération de la data immobilière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02937720v1</w:t>
+                <w:t xml:space="preserve">hal-03175425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer un scénario d’aménagement foncier : analyse des pratiques d’aménagement et recherche d’alternatives au développement résidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roxane de Flore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1691,377 +1691,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02177506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation graphique de phénomènes émergents pour répondre aux besoins de la prospective</w:t>
+                <w:t xml:space="preserve">Une grille chorématique des dynamiques spatiales pour expliquer l'évolution des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708632v1</w:t>
+                <w:t xml:space="preserve">hal-01708634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une grille chorématique des dynamiques spatiales pour expliquer l'évolution des territoires</w:t>
+                <w:t xml:space="preserve">Deux bases de données, aucune référence de prix. Comment observer les prix immobiliers en France avec DVF et Perval ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathy Chatel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Yahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708634v1</w:t>
+                <w:t xml:space="preserve">hal-01620667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux bases de données, aucune référence de prix. Comment observer les prix immobiliers en France avec DVF et Perval ?</w:t>
+                <w:t xml:space="preserve">Des acteurs de poids sur le littoral : les petits propriétaires immobiliers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisa Yahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.28394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620667v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des acteurs de poids sur le littoral : les petits propriétaires immobiliers.</w:t>
+                <w:t xml:space="preserve">La modélisation graphique de phénomènes émergents pour répondre aux besoins de la prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.28394⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01556798v1</w:t>
+                <w:t xml:space="preserve">hal-01708632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savant et politique dans le renouvellement de l’action publique. Retour sur une expérience de production de connaissance scientifique au service d’un Schéma Régional d’Aménagement et de Développement Durable du Territoire</w:t>
               </w:r>
@@ -2427,191 +2427,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'identification du domaine public par traitements géomatiques en creux du cadastre pour une analyse spatio-temporelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les petits propriétaires et les SCI dans l'urbanisation privée du littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence SAGEO 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR MAGIS; Université Laval, Jun 2023, Laval (Québec), Canada. 13 p</w:t>
+              <w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351471v1</w:t>
+                <w:t xml:space="preserve">hal-04142488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petits propriétaires et les SCI dans l'urbanisation privée du littoral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie d'identification du domaine public par traitements géomatiques en creux du cadastre pour une analyse spatio-temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Conférence SAGEO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR MAGIS; Université Laval, Jun 2023, Laval (Québec), Canada. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142488v1</w:t>
+                <w:t xml:space="preserve">hal-04351471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise of multiple properties ownership in times of ‘wealth-middle class’ accumulation: new insights from micro data approaches</w:t>
               </w:r>
@@ -2729,571 +2729,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de la robustesse des indicateurs de prix fonciers - Effet des agrégations spatiales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SIG foncier et jeu sérieux au service du projet territorial : intérêts pour l’appropriation des enjeux et la hiérarchisation des conflits d’aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57è colloque de l'Association de Sciences Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Jun 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503737v1</w:t>
+                <w:t xml:space="preserve">hal-03504740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIG foncier et jeu sérieux au service du projet territorial : intérêts pour l’appropriation des enjeux et la hiérarchisation des conflits d’aménagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que nous apprend la localisation des SCI ? Analyse statistique et spatiale de la géographie du patrimoine immobilier résidentiel détenu par les SCI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Popoff</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57è colloque de l'Association de Sciences Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504740v1</w:t>
+                <w:t xml:space="preserve">hal-03504728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprend la localisation des SCI ? Analyse statistique et spatiale de la géographie du patrimoine immobilier résidentiel détenu par les SCI.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse exploratoire de la robustesse des indicateurs de prix fonciers - Effet des agrégations spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57è colloque de l'Association de Sciences Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Jun 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504728v1</w:t>
+                <w:t xml:space="preserve">hal-03503737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Real Estate Matters in Spatially Analyzing Inequalities of Wealth and Assets ? Interpreting Inequalities Induced by Price Inflation in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qu’est-ce qu’une transaction immobilière ? Les enjeux théoriques et méthodologiques d’une triple comparaison Perval, DVF DGFiP et versions en accès libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Urban Affairs Association Conference. Featuring Special Sessions on Claiming Rights to the City: Community, Capital, and the State</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Los Angeles (CA), United States</w:t>
+              <w:t xml:space="preserve">10ème Atelier du RJCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03760049v1</w:t>
+                <w:t xml:space="preserve">halshs-02280391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’une transaction immobilière ? Les enjeux théoriques et méthodologiques d’une triple comparaison Perval, DVF DGFiP et versions en accès libre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why Real Estate Matters in Spatially Analyzing Inequalities of Wealth and Assets ? Interpreting Inequalities Induced by Price Inflation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Atelier du RJCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">49th Urban Affairs Association Conference. Featuring Special Sessions on Claiming Rights to the City: Community, Capital, and the State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Los Angeles (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02280391v1</w:t>
+                <w:t xml:space="preserve">halshs-03760049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de la propriété des particuliers à partir des fichiers fonciers</w:t>
               </w:r>
@@ -3860,165 +3860,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of change sensitivity according to space: developments of spatial prospective at regional scale</w:t>
+                <w:t xml:space="preserve">Spécificités de l'information foncière. Le sens géographique des valeurs courantes et extrêmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Colloquium on Quantitative and Theoretical Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Maynooth, Ireland</w:t>
+              <w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01404102v1</w:t>
+                <w:t xml:space="preserve">halshs-01404101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités de l'information foncière. Le sens géographique des valeurs courantes et extrêmes</w:t>
+                <w:t xml:space="preserve">Typology of change sensitivity according to space: developments of spatial prospective at regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">16th European Colloquium on Quantitative and Theoretical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01404101v1</w:t>
+                <w:t xml:space="preserve">halshs-01404102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4088,51 +4088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colonna, impr., 162 p., 2013, Travaux du Laboratoire régional d'archéologie ; 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -4199,51 +4199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties Related to Real Estate Price Estimation Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4337,51 +4337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes liées aux échelles d'estimation des prix immobiliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4498,77 +4498,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wealth Inequalities and the Dynamics of Housing Market. Interpreting real-estate market-based regime of spatial inequalities (WIsDHoM) Programme PRCCE412018. Compte-rendu de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence nationale de la recherche, France). 2022, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5006,51 +5006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A35E736E"/>
+    <w:nsid w:val="1D1DA854"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5237,51 +5237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-casanova-enault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15150699X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chairegif.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rjcfoncier.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche-foncierlogementabordables.fr/equipes/#market3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2023.2235038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lecourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m97" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi LEI" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Peris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.243.0375" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04303438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083231217014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12460" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grani&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00330124.2020.1824678" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104914" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roxane de Flore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01708632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01708634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yahi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28394" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Reigner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Brun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paccoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desgranges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Scannapi&#233;co" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404097v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alesandri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-2/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talibart Chloe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555793v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AVIG1089" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-casanova-enault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15150699X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chairegif.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rjcfoncier.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche-foncierlogementabordables.fr/equipes/#market3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2023.2235038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lecourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m97" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi LEI" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Peris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.243.0375" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04303438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083231217014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12460" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grani&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00330124.2020.1824678" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104914" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roxane de Flore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01708634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620667v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G&#233;rard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yahi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28394" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01708632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Reigner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Brun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paccoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desgranges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Scannapi&#233;co" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404097v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alesandri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-2/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talibart Chloe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555793v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AVIG1089" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>