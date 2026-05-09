--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -956,520 +956,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing (In)Equity and the Spatial Dynamics of Homeownership in France: A Research Agenda</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+                <w:t xml:space="preserve">De l'opacité des marchés à l'opacité méthodologique : les paradoxes de la prolifération de la data immobilière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02916066v1</w:t>
+                <w:t xml:space="preserve">hal-03175425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving from Market Opacity to Methodological Opacity: Are Web Data Good Enough for French Property Market Monitoring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professional Geographer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 73 (1), pp.115-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00330124.2020.1824678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacant lands on French Mediterranean coastlines: Inventory, agricultural opportunities, and prospective scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Housing (In)Equity and the Spatial Dynamics of Homeownership in France: A Research Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Benites-Gambirazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104914⟩</w:t>
+              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112 (1), pp.62-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tesg.12460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937720v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02916066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'opacité des marchés à l'opacité méthodologique : les paradoxes de la prolifération de la data immobilière</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vacant lands on French Mediterranean coastlines: Inventory, agricultural opportunities, and prospective scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes foncières</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.104914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175425v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer un scénario d’aménagement foncier : analyse des pratiques d’aménagement et recherche d’alternatives au développement résidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roxane de Flore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1691,377 +1691,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02177506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une grille chorématique des dynamiques spatiales pour expliquer l'évolution des territoires</w:t>
+                <w:t xml:space="preserve">La modélisation graphique de phénomènes émergents pour répondre aux besoins de la prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 119</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708634v1</w:t>
+                <w:t xml:space="preserve">hal-01708632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux bases de données, aucune référence de prix. Comment observer les prix immobiliers en France avec DVF et Perval ?</w:t>
+                <w:t xml:space="preserve">Une grille chorématique des dynamiques spatiales pour expliquer l'évolution des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lisa Yahi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620667v1</w:t>
+                <w:t xml:space="preserve">hal-01708634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des acteurs de poids sur le littoral : les petits propriétaires immobiliers.</w:t>
+                <w:t xml:space="preserve">Deux bases de données, aucune référence de prix. Comment observer les prix immobiliers en France avec DVF et Perval ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Yahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556798v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation graphique de phénomènes émergents pour répondre aux besoins de la prospective</w:t>
+                <w:t xml:space="preserve">Des acteurs de poids sur le littoral : les petits propriétaires immobiliers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cathy Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.28394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708632v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savant et politique dans le renouvellement de l’action publique. Retour sur une expérience de production de connaissance scientifique au service d’un Schéma Régional d’Aménagement et de Développement Durable du Territoire</w:t>
               </w:r>
@@ -2427,191 +2427,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petits propriétaires et les SCI dans l'urbanisation privée du littoral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie d'identification du domaine public par traitements géomatiques en creux du cadastre pour une analyse spatio-temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Conférence SAGEO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR MAGIS; Université Laval, Jun 2023, Laval (Québec), Canada. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142488v1</w:t>
+                <w:t xml:space="preserve">hal-04351471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'identification du domaine public par traitements géomatiques en creux du cadastre pour une analyse spatio-temporelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les petits propriétaires et les SCI dans l'urbanisation privée du littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence SAGEO 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR MAGIS; Université Laval, Jun 2023, Laval (Québec), Canada. 13 p</w:t>
+              <w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351471v1</w:t>
+                <w:t xml:space="preserve">hal-04142488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise of multiple properties ownership in times of ‘wealth-middle class’ accumulation: new insights from micro data approaches</w:t>
               </w:r>
@@ -2729,368 +2729,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIG foncier et jeu sérieux au service du projet territorial : intérêts pour l’appropriation des enjeux et la hiérarchisation des conflits d’aménagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse exploratoire de la robustesse des indicateurs de prix fonciers - Effet des agrégations spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57è colloque de l'Association de Sciences Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Jun 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504740v1</w:t>
+                <w:t xml:space="preserve">hal-03503737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprend la localisation des SCI ? Analyse statistique et spatiale de la géographie du patrimoine immobilier résidentiel détenu par les SCI.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SIG foncier et jeu sérieux au service du projet territorial : intérêts pour l’appropriation des enjeux et la hiérarchisation des conflits d’aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin Bocquet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Popoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57è colloque de l'Association de Sciences Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504728v1</w:t>
+                <w:t xml:space="preserve">hal-03504740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de la robustesse des indicateurs de prix fonciers - Effet des agrégations spatiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Blanke</w:t>
+                <w:t xml:space="preserve">Que nous apprend la localisation des SCI ? Analyse statistique et spatiale de la géographie du patrimoine immobilier résidentiel détenu par les SCI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57è colloque de l'Association de Sciences Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Jun 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503737v1</w:t>
+                <w:t xml:space="preserve">hal-03504728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’une transaction immobilière ? Les enjeux théoriques et méthodologiques d’une triple comparaison Perval, DVF DGFiP et versions en accès libre</w:t>
               </w:r>
@@ -3171,90 +3171,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Real Estate Matters in Spatially Analyzing Inequalities of Wealth and Assets ? Interpreting Inequalities Induced by Price Inflation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Urban Affairs Association Conference. Featuring Special Sessions on Claiming Rights to the City: Community, Capital, and the State</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Los Angeles (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3860,165 +3860,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités de l'information foncière. Le sens géographique des valeurs courantes et extrêmes</w:t>
+                <w:t xml:space="preserve">Typology of change sensitivity according to space: developments of spatial prospective at regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">16th European Colloquium on Quantitative and Theoretical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01404101v1</w:t>
+                <w:t xml:space="preserve">halshs-01404102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of change sensitivity according to space: developments of spatial prospective at regional scale</w:t>
+                <w:t xml:space="preserve">Spécificités de l'information foncière. Le sens géographique des valeurs courantes et extrêmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Colloquium on Quantitative and Theoretical Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Maynooth, Ireland</w:t>
+              <w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01404102v1</w:t>
+                <w:t xml:space="preserve">halshs-01404101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4088,51 +4088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colonna, impr., 162 p., 2013, Travaux du Laboratoire régional d'archéologie ; 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -4199,51 +4199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties Related to Real Estate Price Estimation Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4337,51 +4337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes liées aux échelles d'estimation des prix immobiliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4498,77 +4498,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wealth Inequalities and the Dynamics of Housing Market. Interpreting real-estate market-based regime of spatial inequalities (WIsDHoM) Programme PRCCE412018. Compte-rendu de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence nationale de la recherche, France). 2022, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5006,51 +5006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D1DA854"/>
+    <w:nsid w:val="EF3A9367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5237,51 +5237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-casanova-enault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15150699X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chairegif.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rjcfoncier.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche-foncierlogementabordables.fr/equipes/#market3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2023.2235038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lecourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m97" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi LEI" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Peris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.243.0375" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04303438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083231217014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12460" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grani&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00330124.2020.1824678" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104914" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roxane de Flore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01708634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620667v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G&#233;rard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yahi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28394" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01708632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Reigner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Brun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paccoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desgranges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Scannapi&#233;co" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404097v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alesandri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-2/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talibart Chloe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555793v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AVIG1089" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-casanova-enault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15150699X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chairegif.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rjcfoncier.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche-foncierlogementabordables.fr/equipes/#market3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2023.2235038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lecourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m97" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi LEI" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Peris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.243.0375" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04303438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083231217014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113121v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grani&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00330124.2020.1824678" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12460" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104914" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roxane de Flore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01708632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01708634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yahi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28394" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Reigner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Brun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paccoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desgranges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Scannapi&#233;co" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404097v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alesandri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-2/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talibart Chloe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cicille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eymery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555793v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AVIG1089" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>