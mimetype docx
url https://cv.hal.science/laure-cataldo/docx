--- v0 (2026-03-06)
+++ v1 (2026-04-23)
@@ -72,972 +72,1132 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours narrativisé dans un corpus de presse anglophone : entre discours rapporté et fiction journalistique</w:t>
+                <w:t xml:space="preserve">L’expression « soyboy » sur le réseau social patriotswin : quand le discours viriliste s’étend à une critique de l’opposition à Trump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13wxb⟩</w:t>
+              <w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (1), pp.159-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16993/rnef.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085055v1</w:t>
+                <w:t xml:space="preserve">hal-05595056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saillance des îlots textuels dans un corpus de presse britannique sur le Brexit et conséquences interprétatives associées</w:t>
+                <w:t xml:space="preserve">Le discours narrativisé dans un corpus de presse anglophone : entre discours rapporté et fiction journalistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cataldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13wxb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12pob⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04915053v1</w:t>
+                <w:t xml:space="preserve">hal-05085055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saillance des îlots textuels dans un corpus de presse britannique sur le Brexit et conséquences interprétatives associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12pob⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attribution du discours rapporté à l'aide du syntagme attributif according to A dans le discours de presse anglophone traitant du Brexit, un phénomène aux frontières du discours rapporté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cataldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELIS - Echanges de linguistique en Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millions and millions of people pouring in&amp;quot;: a multimodal analysis of migrants’ representation and the anti-migrant posture in Trump’s speech.</w:t>
+                <w:t xml:space="preserve">Les air quotes comme procédé de saillance et de balisage multimodal dans un corpus français-anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cataldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture and Cognition in Language 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universytet Rzeszowski, Apr 2025, Polanczyk, Poland</w:t>
+              <w:t xml:space="preserve">Phénomènes de segmentation &amp; balisage discursif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès; Centre for Anglophone Studies, Mar 2026, Toulouse (Université Toulouse II - Jean Jaurès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085036v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de l’ambiguïté sémantique, énonciative et pragmatique dans les syntagmes « entre guillemets » et « quote unquote »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cataldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiguïté /ambivalence (syntaxique, sémantique ou énonciative) en linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulon; BABEL, Nov 2025, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expression soyboy sur le réseau social patriotswin : quand le discours viriliste s’étend à une critique de l’opposition à Trump</w:t>
+                <w:t xml:space="preserve">Millions and millions of people pouring in&amp;quot;: a multimodal analysis of migrants’ representation and the anti-migrant posture in Trump’s speech.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cataldo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles places pour l’échange démocratique dans les espaces médiatiques numériques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stockholm University; Romanska och klassiska institutionen, Jun 2024, Stockholm, Suède</w:t>
+              <w:t xml:space="preserve">Culture and Cognition in Language 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universytet Rzeszowski, Apr 2025, Polanczyk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915092v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(the) word is in Media Discourse: Speech attribution, enunciative endorsement and mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cataldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discourse Markers: Markers in Discourse and Markers on Discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Jun 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les air quotes dans un corpus français - anglais : saillance, ruptures et effets pragmatiques</w:t>
+                <w:t xml:space="preserve">L’expression soyboy sur le réseau social patriotswin : quand le discours viriliste s’étend à une critique de l’opposition à Trump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La saillance dans la délinéarisation du message. Aspects multidimensionnels et multimodaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIT; Université de Franche-Comté, Sep 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">Quelles places pour l’échange démocratique dans les espaces médiatiques numériques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stockholm University; Romanska och klassiska institutionen, Jun 2024, Stockholm, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915147v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des subordonnées instables sur les plans syntaxique, sémantique ou énonciatif : de l'ambiguïté à l'hybridité</w:t>
+                <w:t xml:space="preserve">Les air quotes dans un corpus français - anglais : saillance, ruptures et effets pragmatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cataldo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'instable : langages et représentations dans le monde anglophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Anglophone Studies; Université Toulouse Jean Jaurès, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La saillance dans la délinéarisation du message. Aspects multidimensionnels et multimodaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIT; Université de Franche-Comté, Sep 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915125v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saillance des îlots textuels dans un corpus de presse britannique sur le Brexit et stratégies discursives associées</w:t>
+                <w:t xml:space="preserve">Des subordonnées instables sur les plans syntaxique, sémantique ou énonciatif : de l'ambiguïté à l'hybridité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégies de mise en saillance et recherche d’adhésion dans les textes et discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">L'instable : langages et représentations dans le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Anglophone Studies; Université Toulouse Jean Jaurès, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181738v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journalists’ modalisations and deformations of reported speech in the press discourse about Brexit : the attribution to plural sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cataldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discourse, Authority and Manipulation in Multimodal Perspective (DAMMP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine; Laboratoire IDEA, Mar 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saillance des îlots textuels dans un corpus de presse britannique sur le Brexit et stratégies discursives associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégies de mise en saillance et recherche d’adhésion dans les textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de la notion de « formule » : les petites phrases du Brexit dans un corpus de presse britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cataldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand le politique prend langue. Usages et enjeux démocratiques de la notion de « formule ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Panthéon-Assas II; CECP; CERAPS; Sciences Po Lille, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1047,114 +1207,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours rapporté dans un corpus de presse britannique : des phénomènes aux stratégies énonciatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cataldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Toulon, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022TOUL3002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04695822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1301,51 +1461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cataldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wxb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pob" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181726v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rouby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04695822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOUL3002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cataldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.166" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wxb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595059v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rouby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04695822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOUL3002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>