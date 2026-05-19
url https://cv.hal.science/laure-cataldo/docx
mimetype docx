--- v1 (2026-04-23)
+++ v2 (2026-05-19)
@@ -661,191 +661,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(the) word is in Media Discourse: Speech attribution, enunciative endorsement and mitigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’expression soyboy sur le réseau social patriotswin : quand le discours viriliste s’étend à une critique de l’opposition à Trump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Berthe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Cataldo</w:t>
+                <w:t xml:space="preserve">Eric Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discourse Markers: Markers in Discourse and Markers on Discourse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Jun 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Quelles places pour l’échange démocratique dans les espaces médiatiques numériques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stockholm University; Romanska och klassiska institutionen, Jun 2024, Stockholm, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690151v1</w:t>
+                <w:t xml:space="preserve">hal-04915092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expression soyboy sur le réseau social patriotswin : quand le discours viriliste s’étend à une critique de l’opposition à Trump</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(the) word is in Media Discourse: Speech attribution, enunciative endorsement and mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cataldo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles places pour l’échange démocratique dans les espaces médiatiques numériques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stockholm University; Romanska och klassiska institutionen, Jun 2024, Stockholm, Suède</w:t>
+              <w:t xml:space="preserve">Discourse Markers: Markers in Discourse and Markers on Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jun 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915092v1</w:t>
+                <w:t xml:space="preserve">hal-04690151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les air quotes dans un corpus français - anglais : saillance, ruptures et effets pragmatiques</w:t>
               </w:r>
@@ -1461,51 +1461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cataldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.166" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wxb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595059v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rouby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04695822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOUL3002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cataldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.166" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wxb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595059v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915092v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rouby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04695822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOUL3002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>