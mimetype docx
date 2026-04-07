--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -786,388 +786,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of methoxypropionitrile as co-solvent for ethylene carbonate based electrolyte in supercapacitors. A safe and wide temperature range electrolyte</w:t>
+                <w:t xml:space="preserve">Chemically controlled protective film based on biphenyl derivatives for high potential lithium battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Perricone</w:t>
+                <w:t xml:space="preserve">F. Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chamas</w:t>
+                <w:t xml:space="preserve">O. El Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.-C. Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Cointeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Judeinstein</w:t>
+                <w:t xml:space="preserve">L. Boutafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 93, pp.1 - 7. </w:t>
+              <w:t xml:space="preserve">, 2013, 112, pp.74 - 81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.01.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884288v1</w:t>
+                <w:t xml:space="preserve">hal-01884278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically controlled protective film based on biphenyl derivatives for high potential lithium battery</w:t>
+                <w:t xml:space="preserve">Investigation of methoxypropionitrile as co-solvent for ethylene carbonate based electrolyte in supercapacitors. A safe and wide temperature range electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alloin</w:t>
+                <w:t xml:space="preserve">E. Perricone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. El Tall</w:t>
+                <w:t xml:space="preserve">M. Chamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Cointeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.-C. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boutafa</w:t>
+                <w:t xml:space="preserve">P. Judeinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 112, pp.74 - 81. </w:t>
+              <w:t xml:space="preserve">, 2013, 93, pp.1 - 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.01.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884278v1</w:t>
+                <w:t xml:space="preserve">hal-01884288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Interest of Diazonium Chemistry for Aqueous Lithium-Ion Battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cointeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fusalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1212,350 +1212,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Solvent Addition on the Properties of Ionic Liquids</w:t>
+                <w:t xml:space="preserve">Electrolyte based on fluorinated cyclic quaternary ammonium ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loan-Phung Le-My</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cointeaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Judeinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (14), pp.7712-7718. </w:t>
+              <w:t xml:space="preserve">Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp301322x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11581-012-0688-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984191v1</w:t>
+                <w:t xml:space="preserve">hal-00984189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolyte based on fluorinated cyclic quaternary ammonium ionic liquids</w:t>
+                <w:t xml:space="preserve">Influence of Solvent Addition on the Properties of Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loan-Phung Le-My</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cointeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Cointeaux</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Judeinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11581-012-0688-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (14), pp.7712-7718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp301322x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00984189v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(oxyethylene) electrolytes based on lithium nitrophenyl sulfonamide and hexanitrodiphenylamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cointeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1692,51 +1692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arvai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Iojoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cointeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 132 (12), pp.1213 - 1218. </w:t>
@@ -2632,51 +2632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of organic membranes for calcium batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cointeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,51 +2909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Phuong Khanh Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cointeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariia Ternova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yu Boltoeva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Kalchenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b05424" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901892v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Nahra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QCQ3D8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Danyliv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gueneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Thiam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.07.148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17BJ7P72-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perricone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chamas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cointeaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Judeinstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.01.084" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9ZPKWC0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alloin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Tall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutafa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M8KJQN7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crepel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fusalba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.026305jes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984191v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan-Phung Le-My" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301322x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-012-0688-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4CSPXC5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.05.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKZNKXP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulgoat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iojoiu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.06.041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VLS3PF1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hanna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Molmeret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1219" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ML12LV4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berrien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Peyrou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Cic&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(02)00837-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Camuzat-Dedenis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrou Viviane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(01)01278-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZBH7SD3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378654v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Stankiewicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis Louis Camp&#233;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Zrikem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Hourdin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Schneider" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Planes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Solier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ogier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Phuong Khanh Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cointeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariia Ternova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yu Boltoeva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Kalchenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b05424" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901892v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Nahra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.01.043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54QCQ3D8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Danyliv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gueneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Thiam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.07.148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17BJ7P72-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alloin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Tall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cointeaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutafa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M8KJQN7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perricone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chamas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Judeinstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.01.084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9ZPKWC0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crepel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fusalba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.026305jes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan-Phung Le-My" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-012-0688-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4CSPXC5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984191v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301322x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.05.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKZNKXP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulgoat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iojoiu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.06.041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VLS3PF1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hanna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Molmeret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1219" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ML12LV4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berrien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Peyrou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Cic&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(02)00837-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Camuzat-Dedenis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrou Viviane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(01)01278-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZBH7SD3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378654v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Stankiewicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis Louis Camp&#233;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Zrikem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Hourdin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Schneider" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Planes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Solier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ogier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>