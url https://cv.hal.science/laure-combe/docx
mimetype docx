--- v0 (2026-03-04)
+++ v1 (2026-04-16)
@@ -217,338 +217,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the search space of Full waveform inversion beyond the single-scattering Born approximation: A tutorial review</w:t>
+                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Gholami</w:t>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaoshan Guo</w:t>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Beller</w:t>
+                <w:t xml:space="preserve">L. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (6), pp.R671-R702. </w:t>
+              <w:t xml:space="preserve">Leading Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.173-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2022-0758.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154991v1</w:t>
+                <w:t xml:space="preserve">hal-03922986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
+                <w:t xml:space="preserve">Extending the search space of Full waveform inversion beyond the single-scattering Born approximation: A tutorial review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Amestoy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoshan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leading Edge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (3), pp.173-183. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (6), pp.R671-R702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2022-0758.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922986v1</w:t>
+                <w:t xml:space="preserve">hal-04154991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate 3D frequency-domain seismic wave modeling with the wavelength-adaptive 27-point finite-difference stencil: a tool for full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1153,51 +1153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D finite volume scheme for the simulation of edge plasma in Tokamaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bilanceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,51 +1416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche symbolique ou gestionnaire ? L'effet du débat sur les choix de planification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1816,77 +1816,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances on sparse direct solver using Block Low-Rank and mixed precision for large scale applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1967,64 +1967,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2602,51 +2602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2704,338 +2704,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 3D Frequency-domain Full-waveform Inversion of Ocean-bottom Cable Data - Application to Valhall in the Visco-ac</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeoInv3D: A Scalable Forward Modeling Framework for Full Waveform Inversion Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">Second EAGE Workshop on High Performance Computing for Upstream</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dubai, United Arab Emirates. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201414031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009481v1</w:t>
+                <w:t xml:space="preserve">hal-02009506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoInv3D: A Scalable Forward Modeling Framework for Full Waveform Inversion Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient 3D Frequency-domain Full-waveform Inversion of Ocean-bottom Cable Data - Application to Valhall in the Visco-ac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miniussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Monteiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
+                <w:t xml:space="preserve">N. Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second EAGE Workshop on High Performance Computing for Upstream</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dubai, United Arab Emirates. </w:t>
+              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201414031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009506v1</w:t>
+                <w:t xml:space="preserve">hal-02009481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Elastic Full Waveform Inversion of Teleseismic Data for High-resolution Ospheric Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3125,51 +3125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Discontinuous Galerkin Elastic Modeling Based upon a Grid Injection Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,325 +3240,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and Frequency-domain FWI Implementations Based on Time Solver - Analysis of Computational Complexities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Frequency-domain Seismic Modeling Engine for 3D Visco-acoustic VTI Full Waveform Inversion of Fixed-spread Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141139⟩</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888428v1</w:t>
+                <w:t xml:space="preserve">hal-01888470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Frequency-domain Seismic Modeling Engine for 3D Visco-acoustic VTI Full Waveform Inversion of Fixed-spread Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time and Frequency-domain FWI Implementations Based on Time Solver - Analysis of Computational Complexities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888470v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Lithospheric Imaging by Time-Domain Full-Waveform Inversion of Teleseismic Body-Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,51 +4159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caiza-Grijalva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle44050374.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154991v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0758.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0606.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx480" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2013-0478.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilanceri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trillaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1MXWFBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.735" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1997.10511266" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rolin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428063.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410800" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201414031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413293" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pajot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141139" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1997-2082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03188498v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caiza-Grijalva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle44050374.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154991v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0758.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0606.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx480" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2013-0478.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilanceri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trillaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1MXWFBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.735" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1997.10511266" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rolin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428063.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410800" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201414031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413293" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pajot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141139" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1997-2082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03188498v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>