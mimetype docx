--- v1 (2026-04-16)
+++ v2 (2026-05-31)
@@ -217,338 +217,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
+                <w:t xml:space="preserve">Extending the search space of Full waveform inversion beyond the single-scattering Born approximation: A tutorial review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoshan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leading Edge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (3), pp.173-183. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (6), pp.R671-R702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2022-0758.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922986v1</w:t>
+                <w:t xml:space="preserve">hal-04154991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the search space of Full waveform inversion beyond the single-scattering Born approximation: A tutorial review</w:t>
+                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Gholami</w:t>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaoshan Guo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen Beller</w:t>
+                <w:t xml:space="preserve">L. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (6), pp.R671-R702. </w:t>
+              <w:t xml:space="preserve">Leading Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.173-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2022-0758.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154991v1</w:t>
+                <w:t xml:space="preserve">hal-03922986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate 3D frequency-domain seismic wave modeling with the wavelength-adaptive 27-point finite-difference stencil: a tool for full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1153,51 +1153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D finite volume scheme for the simulation of edge plasma in Tokamaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bilanceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,51 +1416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche symbolique ou gestionnaire ? L'effet du débat sur les choix de planification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1816,77 +1816,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances on sparse direct solver using Block Low-Rank and mixed precision for large scale applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1967,64 +1967,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2602,51 +2602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2978,51 +2978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Elastic Full Waveform Inversion of Teleseismic Data for High-resolution Ospheric Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3125,51 +3125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Discontinuous Galerkin Elastic Modeling Based upon a Grid Injection Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,325 +3240,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Frequency-domain Seismic Modeling Engine for 3D Visco-acoustic VTI Full Waveform Inversion of Fixed-spread Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time and Frequency-domain FWI Implementations Based on Time Solver - Analysis of Computational Complexities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141526⟩</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888470v1</w:t>
+                <w:t xml:space="preserve">hal-01888428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and Frequency-domain FWI Implementations Based on Time Solver - Analysis of Computational Complexities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Frequency-domain Seismic Modeling Engine for 3D Visco-acoustic VTI Full Waveform Inversion of Fixed-spread Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888428v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Lithospheric Imaging by Time-Domain Full-Waveform Inversion of Teleseismic Body-Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,51 +4159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caiza-Grijalva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle44050374.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154991v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0758.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0606.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx480" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2013-0478.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilanceri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trillaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1MXWFBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.735" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1997.10511266" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rolin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428063.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410800" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201414031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413293" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pajot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141139" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1997-2082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03188498v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caiza-Grijalva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle44050374.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154991v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0758.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0606.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx480" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2013-0478.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilanceri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trillaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1MXWFBD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.735" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1997.10511266" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rolin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428063.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410800" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201414031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413293" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pajot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141139" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1997-2082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03188498v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>