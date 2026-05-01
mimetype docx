--- v1 (2026-03-28)
+++ v2 (2026-05-01)
@@ -181,364 +181,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental paradigm to investigate how imagery-based suggestions are embodied</w:t>
+                <w:t xml:space="preserve">Concurrent validity of connected insoles to quantify temporal parameters of single-step initiation in healthy young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Coutté</w:t>
+                <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Moutardier</w:t>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ferrel</w:t>
+                <w:t xml:space="preserve">Joseph Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t>
+                <w:t xml:space="preserve">Khaireddine Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Coudrat</w:t>
+                <w:t xml:space="preserve">Christel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 185, pp.112705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218241310227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905736v1</w:t>
+                <w:t xml:space="preserve">hal-05038066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent validity of connected insoles to quantify temporal parameters of single-step initiation in healthy young adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A new experimental paradigm to investigate how imagery-based suggestions are embodied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moutardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ferrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 185, pp.112705. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17470218241310227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038066v1</w:t>
+                <w:t xml:space="preserve">hal-04905736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of imagery-based suggestions on motor behavior and subjective experience of wakefulness and alertness: A preliminary study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moutardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ferrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -736,77 +736,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Duration of Emotional Image Exposure Does Not Impact Anticipatory Postural Adjustments during Gait Initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ferrel-Chapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (11), pp.195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -840,90 +840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation du simple pas, émotions-états et émotions-traits : une dépendance complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Heurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caharel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XXVe congrès SOFPEL, 48 (6), pp.317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -957,51 +957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between emotion and postural control associated with forward or backward step initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1074,51 +1074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Ethnicity on the Relationship between Vertical Jump and Maximal Power on a Cycle Ergometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1189,269 +1189,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Isokinetic Knee Strength in Elite Young Female Basketball Players: Correlation with Vertical Jump</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximal power output and associated electromyographic activity depend on affective stimuli during repeated cycling sprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Robert Fillard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Driss Tarak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 214, pp.22-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.12523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467700v1</w:t>
+                <w:t xml:space="preserve">hal-02276770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal power output and associated electromyographic activity depend on affective stimuli during repeated cycling sprints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Isokinetic Knee Strength in Elite Young Female Basketball Players: Correlation with Vertical Jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Rouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Coudrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Fillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276770v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Affective Stimuli on Leg Power Output and Associated Neuromuscular Parameters during Repeated High Intensity Cycling Exercises</w:t>
               </w:r>
@@ -1463,51 +1463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1597,51 +1597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1705,51 +1705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional pictures impact repetitive sprint ability test on cycle ergometre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,51 +1852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gait Initiation Is Affected during Emotional Conflict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Le Pellec-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1987,64 +1987,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du traitement de visages émotionnels sur l'initiation du simple pas : modération par les traits émotionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc P Heurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,51 +2153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méhania Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffray Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2257,51 +2257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tennis-Santé » : Synthèse d'une revue de la littérature et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque International, Le tennis dans la société de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2378,51 +2378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohei Sakaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERGO'IA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t>
@@ -2451,90 +2451,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation de la marche et capteurs embarqués : évaluation du risque de chute chez la personne âgée à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Coudrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Rivasseau-Jonveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2576,51 +2576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of gait initiation in the analysis of human behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tohoku - Lorraine Conference, Health, Technology, and Humanities in the XXIeme Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nancy &amp; Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2645,90 +2645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcher sous le coup de l’émotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Heurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caharel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Séminaire du Réseau Lorrain de Recherche Interdisciplinaire et Translationnelle en Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2753,90 +2753,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation du simple pas, émotions-états et émotions-traits : une dépendance complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Heurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caharel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e congrès de la Société Francophone Posture Equilibre Locomotion (SOFPEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2861,51 +2861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La signature émotionnelle d’un mouvement volontaire complexe : l’initiation de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions, simulations, perceptions, Journées PsyPhINe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2930,51 +2930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les images plaisantes facilitent la production de l’initiation de la marche dans le plan horizontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3051,77 +3051,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Tarak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3146,51 +3146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affective load controls the regulation of maximal power during a repetitive sprint ability test on a cycle ergometre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3198,51 +3198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Tarak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès International de l'Association Africaine des Sciences du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3267,51 +3267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer dans un contexte plaisant pour une activité physique durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique de la forme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3349,51 +3349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le délai entre l'apparition d'un stimulus émotionnel et l'impératif &amp;quot;go&amp;quot; influence la production d'un comportement d'approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3431,51 +3431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des émotions sur la puissance maximale au cours de sprints répétés sur ergocycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3556,51 +3556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre attention et émotion au cours de l'initiation de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3651,51 +3651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'un conflit émotionnel sur l'initiation de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3772,51 +3772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Le Pellec-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3886,64 +3886,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du traitement de visages émotionnels sur l'initiation du simple pas : modération par les traits émotionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Heurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4026,77 +4026,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step initiation supports the interplay between fear expression perception and approach motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caharel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Heurley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4159,51 +4159,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un modèle intégré : interactions entre émotion et production d’un mouvement volontaire de l’ensemble du corps : application à l’initiation de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences. Université Paris 10 Nanterre, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4320,51 +4320,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D67A3E5"/>
+    <w:nsid w:val="BA77F51E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4551,51 +4551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-coudrat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4206-5350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169334716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04905736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutardier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vernazza-Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241310227" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05038066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Ben Mansour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112705" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05210990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000441" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernuz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Laujac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sirial" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-024-00758-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel-Chapus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8110195" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Heurley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caharel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02281017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Rouis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jaafar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Attiogb&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Vandewalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2015-0184" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Fillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Tarak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12523" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy David Noakes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136330" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000575" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01344542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.865253" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.04.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R8VBLMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963366v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;hania Doumbia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Bonnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596982" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173601v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hantier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Nouchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sakaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02476031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Rivasseau-Jonveaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02304240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Marco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane de Oliveira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291497v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510199v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02310359v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-coudrat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4206-5350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169334716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05038066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Ben Mansour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112705" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04905736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutardier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vernazza-Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241310227" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05210990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000441" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernuz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Laujac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sirial" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-024-00758-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel-Chapus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8110195" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Heurley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caharel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02281017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Rouis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jaafar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Attiogb&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Vandewalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2015-0184" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Tarak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12523" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Fillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy David Noakes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136330" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000575" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01344542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.865253" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.04.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R8VBLMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963366v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;hania Doumbia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Bonnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596982" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173601v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hantier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Nouchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sakaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02476031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Rivasseau-Jonveaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02304240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Marco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane de Oliveira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291497v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510199v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02310359v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>