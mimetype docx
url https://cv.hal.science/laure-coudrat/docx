--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">169334716</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=jXtCElkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,1797 +194,1797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent validity of connected insoles to quantify temporal parameters of single-step initiation in healthy young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaireddine Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 185, pp.112705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental paradigm to investigate how imagery-based suggestions are embodied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moutardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ferrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/17470218241310227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of imagery-based suggestions on motor behavior and subjective experience of wakefulness and alertness: A preliminary study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moutardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ferrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Consciousness: Theory, Research, and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/cns0000441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Advanced Footwear Technology Spikes on Sprint Acceleration: A Multiple N-of-1 Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bernuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Laujac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sirial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports medicine - Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (1), pp.92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40798-024-00758-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Duration of Emotional Image Exposure Does Not Impact Anticipatory Postural Adjustments during Gait Initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ferrel-Chapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vernazza-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (11), pp.195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/brainsci8110195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation du simple pas, émotions-états et émotions-traits : une dépendance complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Heurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caharel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XXVe congrès SOFPEL, 48 (6), pp.317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between emotion and postural control associated with forward or backward step initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Le Pellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 98, pp.31-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/sm/2017012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Ethnicity on the Relationship between Vertical Jump and Maximal Power on a Cycle Ergometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (1), pp.209-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/hukin-2015-0184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal power output and associated electromyographic activity depend on affective stimuli during repeated cycling sprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdi Jaafar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Tarak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 214, pp.22-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/apha.12523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Isokinetic Knee Strength in Elite Young Female Basketball Players: Correlation with Vertical Jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Fillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Affective Stimuli on Leg Power Output and Associated Neuromuscular Parameters during Repeated High Intensity Cycling Exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdi Jaafar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy David Noakes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0136330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Load on Wingate Test Performances and Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdi Jaafar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (12), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000000575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional pictures impact repetitive sprint ability test on cycle ergometre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (9), pp.892-900. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2013.865253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gait Initiation Is Affected during Emotional Conflict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Le Pellec-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 497 (1), pp.64-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neulet.2011.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1973,137 +1994,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du traitement de visages émotionnels sur l'initiation du simple pas : modération par les traits émotionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc P Heurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caharel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches actuelles en psychologie différentielle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963366v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2113,1756 +2134,1756 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Emotional Context Induced by Music Listening and its Effects on Gait Initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méhania Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffray Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UMAP '23 Adjunct: Adjunct Proceedings of the 31st ACM Conference on User Modeling, Adaptation and Personalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Computing Machinery, Jun 2023, Limassol, Cyprus. pp.182-186, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3563359.3596982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tennis-Santé » : Synthèse d'une revue de la littérature et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque International, Le tennis dans la société de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173601v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting Physical Activity for Elderly People: Towards a Hybrid Coaching?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Nouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohei Sakaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERGO'IA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation de la marche et capteurs embarqués : évaluation du risque de chute chez la personne âgée à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Bascou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Rivasseau-Jonveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque International du Réseau d'Etudes International sur l'Age, la Citoyenneté et l'Intégration Socio-économique (REIACTIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of gait initiation in the analysis of human behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tohoku - Lorraine Conference, Health, Technology, and Humanities in the XXIeme Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nancy &amp; Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcher sous le coup de l’émotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Heurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caharel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Séminaire du Réseau Lorrain de Recherche Interdisciplinaire et Translationnelle en Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation du simple pas, émotions-états et émotions-traits : une dépendance complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Heurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caharel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e congrès de la Société Francophone Posture Equilibre Locomotion (SOFPEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La signature émotionnelle d’un mouvement volontaire complexe : l’initiation de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions, simulations, perceptions, Journées PsyPhINe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les images plaisantes facilitent la production de l’initiation de la marche dans le plan horizontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Le Pellec-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès International de l'Association de Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France. pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of emotional stimuli on power output and associated surface EMG activity during repeated sprints on cycle ergometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdi Jaafar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Tarak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affective load controls the regulation of maximal power during a repetitive sprint ability test on a cycle ergometre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Tarak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès International de l'Association Africaine des Sciences du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer dans un contexte plaisant pour une activité physique durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique de la forme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le délai entre l'apparition d'un stimulus émotionnel et l'impératif &amp;quot;go&amp;quot; influence la production d'un comportement d'approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des émotions sur la puissance maximale au cours de sprints répétés sur ergocycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre attention et émotion au cours de l'initiation de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Le Pellec-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès Européen de Stimulation Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'un conflit émotionnel sur l'initiation de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Le Pellec-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du contexte émotionnel sur l'initiation d'un simple pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Le Pellec-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 13ème congrès international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3872,137 +3893,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du traitement de visages émotionnels sur l'initiation du simple pas : modération par les traits émotionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Heurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caharel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4012,130 +4033,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step initiation supports the interplay between fear expression perception and approach motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caharel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Caharel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loïc Heurley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4145,114 +4166,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un modèle intégré : interactions entre émotion et production d’un mouvement volontaire de l’ensemble du corps : application à l’initiation de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences. Université Paris 10 Nanterre, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02310359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4320,51 +4341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA77F51E"/>
+    <w:nsid w:val="8D6F7761"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4551,51 +4572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-coudrat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4206-5350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169334716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05038066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Ben Mansour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112705" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04905736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutardier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vernazza-Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241310227" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05210990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000441" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernuz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Laujac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sirial" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-024-00758-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel-Chapus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8110195" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Heurley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caharel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02281017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Rouis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jaafar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Attiogb&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Vandewalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2015-0184" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Tarak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12523" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Fillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy David Noakes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136330" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000575" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01344542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.865253" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.04.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R8VBLMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963366v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;hania Doumbia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Bonnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596982" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173601v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hantier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Nouchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sakaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02476031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Rivasseau-Jonveaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02304240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Marco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane de Oliveira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291497v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510199v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02310359v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-coudrat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4206-5350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169334716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jXtCElkAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05038066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaireddine Ben Mansour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112705" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04905736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutardier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vernazza-Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241310227" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05210990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000441" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernuz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Laujac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sirial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-024-00758-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel-Chapus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8110195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Heurley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caharel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02281017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467688v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Rouis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jaafar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Attiogb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Vandewalle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2015-0184" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Tarak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12523" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Fillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy David Noakes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136330" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000575" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01344542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.865253" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2011.04.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R8VBLMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963366v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;hania Doumbia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Bonnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596982" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173601v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hantier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Nouchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sakaki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02476031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Rivasseau-Jonveaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02304240v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276550v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Marco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane de Oliveira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02291497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469738v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02310359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>