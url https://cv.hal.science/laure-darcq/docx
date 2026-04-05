--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -668,247 +668,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Héritage du Parnassiculet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Galby-Marinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daudet et la poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Simone Dufief; Romain Enriquez, Jun 2023, Château de Montauban, Fontvieille, France. p. 135-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recherche-création : chaire Culture et patrimoine vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence inaugurale de la chaire Culture et patrimoine vivants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire Interne de Recherche - Ircom, Sep 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grandes œuvres du XIXe siècle : Balzac &amp;quot;visionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Tiers Temps, Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135018v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05135013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la table ronde &amp;quot;Littérature et Mondes invisibles</w:t>
               </w:r>
@@ -957,346 +957,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grandes œuvres du XIXe siècle : Chateaubriand &amp;quot;l’enchanteur</w:t>
+                <w:t xml:space="preserve">De l’étude génétique à l’édition critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université du Tiers Temps, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Séminaire interne de recherche - Ircom, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135014v1</w:t>
+                <w:t xml:space="preserve">hal-05135012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces de Molière en Languedoc</w:t>
+                <w:t xml:space="preserve">Molière en Languedoc : de Montpellier à Pézenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université du Temps Libre, May 2022, Perpignan, France</w:t>
+              <w:t xml:space="preserve">, Université du Tiers Temps, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135010v1</w:t>
+                <w:t xml:space="preserve">hal-05135011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molière en Languedoc : de Montpellier à Pézenas</w:t>
+                <w:t xml:space="preserve">Les grandes œuvres du XIXe siècle : Chateaubriand &amp;quot;l’enchanteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université du Tiers Temps, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Université du Tiers Temps, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135011v1</w:t>
+                <w:t xml:space="preserve">hal-05135014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’étude génétique à l’édition critique</w:t>
+                <w:t xml:space="preserve">Sur les traces de Molière en Languedoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Séminaire interne de recherche - Ircom, Nov 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">, Université du Temps Libre, May 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135012v1</w:t>
+                <w:t xml:space="preserve">hal-05135010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Arlésienne et la Provence : une paternité incontestée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Galby-Marinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daudet maître à penser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Simone Dufief; Romain Enriquez, Jun 2022, Château de Montauban, Fontvieille, France. p. 213-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2543,1023 +2543,1023 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles Commault; Pierre Forlodou; Benoist Lejeune; Alain Gabriel Monot, Oct 2009, Brest - Université de Bretagne Occidentale (UBO), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pinto-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2025, Nouvelles Recherches sur l’Imaginaire, 9791041309221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre complet de Joséphin Péladan (Sémiramis, La Naissance d’Éros, François d’Assise, César Borgia, Cagliostro, Will ou le Braconnier de Stratford)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 2, 2025, 978-2-406-18787-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l’imagination et pouvoir de la littérature – Mélanges offerts à Pierre Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Dufief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Thérenty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 344 p., 2024, Romantisme et modernités, 978-2-7453-6054-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre complet de Joséphin Péladan (Le Prince de Byzance - Le Fils des Étoiles - Babylone - La Prométhéide - Œdipe et le Sphinx)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 1, 663 p., 2021, Bibliothèque du XIXe siècle, 978-2-406-11142-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11144-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec André et Chantal Brasilier. &amp;quot;Partir du Visible, pour s’envoler vers l’Infini !&amp;quot; : la décoration de la chapelle Saint-Blaise de Pompadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Galby-Marinetti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Darcq; Élisabeth Pinto-Mathieu; Jean-Baptiste Edart. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître, Nouvelles Recherches sur l’Imaginaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec André et Chantal Brasilier. &amp;quot;Partir du Visible, pour s’envoler vers l’Infini !&amp;quot; : la décoration de la chapelle Saint-Blaise de Pompadour</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Galby-Marinetti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pinto-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître, Nouvelles Recherches sur l’Imaginaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La force du Verbe sur la scène symboliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Darcq; Pierre-Jean Dufief; Marie-Ève Thérenty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’imagination et pouvoir de la littérature – Mélanges offerts à Pierre Citti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 117-127, 2024, Romantisme et modernités, 978-2-7453-6054-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Galby-Marinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Dufief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Darcq; Pierre-Jean Dufief; Marie-Ève Thérenty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’imagination et pouvoir de la littérature – Mélanges offerts à Pierre Citti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 7-16, 2024, Romantisme et modernités, 978-2-7453-6054-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre-temple de Joséphin Péladan : rendre visible l’invisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Ledda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de L’Herne : Mondes invisibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de L’Herne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 245-248, 2023, 979 103 190 400 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chant de l’ange sur scène : le Verbe incarné dans quelques mystères symbolistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Génetiot; Camille Venner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entretien du ciel et de la terre : anges et poésie du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 235-243, 2021, Confluences littéraires, 978-2-406-11249-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11251-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134788v1</w:t>
-              </w:r>
-[...366 lines deleted...]
-                <w:t xml:space="preserve">hal-05134789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4033,51 +4033,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="658249F0"/>
+    <w:nsid w:val="CD52A812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4264,51 +4264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-darcq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8993-9168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197540414" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Darcq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Galby-Marinetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135012v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pinto-Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Edart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/13012-book-08536054-9782745360540.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dufief" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-mondes-invisibles/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-entretien-du-ciel-et-de-la-terre-anges-et-poesie-du-moyen-age-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11251-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/LdqMS02" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/peladan-josephin-theatre-complet-tome-i.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11144-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05134773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134758v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.340" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lucet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.342" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-darcq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8993-9168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197540414" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Darcq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Galby-Marinetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pinto-Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Edart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/LdqMS02" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dufief" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/13012-book-08536054-9782745360540.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/peladan-josephin-theatre-complet-tome-i.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11144-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135103v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-mondes-invisibles/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-entretien-du-ciel-et-de-la-terre-anges-et-poesie-du-moyen-age-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11251-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05134773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134758v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.340" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lucet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.342" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>