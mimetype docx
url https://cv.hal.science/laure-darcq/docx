--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -254,303 +254,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De Bianchon au docteur Pascal : l’&amp;quot;alchimiste moderne&amp;quot; entre fiction et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pouvoirs du médecin au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Fix; Michela Landi, Oct 2023, Institut français (Piazza Ognissanti), Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les grandes œuvres du XIXe siècle : Péladan le &amp;quot;maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Tiers Temps, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures d’anges : représenter l’invisible dans les avant-gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laure Darcq; Élisabeth Pinto-Mathieu; Jean-Baptiste Edart, Oct 2023, Ircom, université d'Angers, université catholique de l’Ouest, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation et retranscription de la table ronde &amp;quot;La plume, l’ange et le démon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laure Darcq; Élisabeth Pinto-Mathieu; Jean-Baptiste Edart, Oct 2023, Ircom, université d'Angers, université catholique de l'Ouest, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135100v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05135094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tragédiens célèbres aux XIXe et XIXe siècles: Sarah Bernhardt, Caroline Segond-Weber, Mounet-Sully, Paul Mounet</w:t>
               </w:r>
@@ -957,303 +957,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’étude génétique à l’édition critique</w:t>
+                <w:t xml:space="preserve">Les grandes œuvres du XIXe siècle : Chateaubriand &amp;quot;l’enchanteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Séminaire interne de recherche - Ircom, Nov 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">, Université du Tiers Temps, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135012v1</w:t>
+                <w:t xml:space="preserve">hal-05135014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molière en Languedoc : de Montpellier à Pézenas</w:t>
+                <w:t xml:space="preserve">Sur les traces de Molière en Languedoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université du Tiers Temps, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Université du Temps Libre, May 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135011v1</w:t>
+                <w:t xml:space="preserve">hal-05135010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grandes œuvres du XIXe siècle : Chateaubriand &amp;quot;l’enchanteur</w:t>
+                <w:t xml:space="preserve">De l’étude génétique à l’édition critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université du Tiers Temps, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Séminaire interne de recherche - Ircom, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135014v1</w:t>
+                <w:t xml:space="preserve">hal-05135012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces de Molière en Languedoc</w:t>
+                <w:t xml:space="preserve">Molière en Languedoc : de Montpellier à Pézenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université du Temps Libre, May 2022, Perpignan, France</w:t>
+              <w:t xml:space="preserve">, Université du Tiers Temps, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135010v1</w:t>
+                <w:t xml:space="preserve">hal-05135011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Arlésienne et la Provence : une paternité incontestée</w:t>
               </w:r>
@@ -1522,372 +1522,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Vierge sur la scène française : légendes et apparitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Miracles de Notre-Dame : du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Louis Benoit; Jerry Root, Mar 2019, Institut catholique de Rennes, France. p. 225-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La tragédie antique et les scènes de plein air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Tiers Temps, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre et les collaborations artistiques au temps du symbolisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Tiers Temps, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art du tragédien d’après la presse (1880-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’art de l’acteur dans la presse écrite et illustrée, 1750-1980</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marco Consolini; Marion Chénetier-Alev, Jan 2020, ENS (Ulm), Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Christ sur scène (Pâques 1880-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Tiers Temps, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134782v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05134779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphin Péladan et le théâtre : décor, musique et dramaturgie</w:t>
               </w:r>
@@ -2083,165 +2083,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de Joséphin Péladan et l’écriture artiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire en artistes des Goncourt à Proust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Jean Dufief; Gabrielle Melison-Hirchwald, Jan 2013, Nancy (Université de Lorraine), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joséphin : le retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oubliettes et revenants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Pierssens, Nov 2015, Centre culturel canadien, Paris, France. p. 157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134768v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05134771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre de Joséphin Péladan et les scènes de plein air</w:t>
               </w:r>
@@ -2543,1023 +2543,1023 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles Commault; Pierre Forlodou; Benoist Lejeune; Alain Gabriel Monot, Oct 2009, Brest - Université de Bretagne Occidentale (UBO), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec André et Chantal Brasilier. &amp;quot;Partir du Visible, pour s’envoler vers l’Infini !&amp;quot; : la décoration de la chapelle Saint-Blaise de Pompadour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Galby-Marinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Darcq; Élisabeth Pinto-Mathieu; Jean-Baptiste Edart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître, Nouvelles Recherches sur l’Imaginaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Galby-Marinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pinto-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître, Nouvelles Recherches sur l’Imaginaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La force du Verbe sur la scène symboliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Darcq; Pierre-Jean Dufief; Marie-Ève Thérenty. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’imagination et pouvoir de la littérature – Mélanges offerts à Pierre Citti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 117-127, 2024, Romantisme et modernités, 978-2-7453-6054-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Galby-Marinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Dufief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Darcq; Pierre-Jean Dufief; Marie-Ève Thérenty. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’imagination et pouvoir de la littérature – Mélanges offerts à Pierre Citti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-16, 2024, Romantisme et modernités, 978-2-7453-6054-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre-temple de Joséphin Péladan : rendre visible l’invisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Ledda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier de L’Herne : Mondes invisibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de L’Herne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 245-248, 2023, 979 103 190 400 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chant de l’ange sur scène : le Verbe incarné dans quelques mystères symbolistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Génetiot; Camille Venner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entretien du ciel et de la terre : anges et poésie du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 235-243, 2021, Confluences littéraires, 978-2-406-11249-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11251-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pinto-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2025, Nouvelles Recherches sur l’Imaginaire, 9791041309221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre complet de Joséphin Péladan (Sémiramis, La Naissance d’Éros, François d’Assise, César Borgia, Cagliostro, Will ou le Braconnier de Stratford)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2, 2025, 978-2-406-18787-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l’imagination et pouvoir de la littérature – Mélanges offerts à Pierre Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Dufief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Thérenty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 344 p., 2024, Romantisme et modernités, 978-2-7453-6054-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre complet de Joséphin Péladan (Le Prince de Byzance - Le Fils des Étoiles - Babylone - La Prométhéide - Œdipe et le Sphinx)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 1, 663 p., 2021, Bibliothèque du XIXe siècle, 978-2-406-11142-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11144-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134789v1</w:t>
-              </w:r>
-[...603 lines deleted...]
-                <w:t xml:space="preserve">hal-05134788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4033,51 +4033,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD52A812"/>
+    <w:nsid w:val="71BAB77B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4264,51 +4264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-darcq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8993-9168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197540414" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Darcq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Galby-Marinetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pinto-Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Edart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/LdqMS02" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dufief" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/13012-book-08536054-9782745360540.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/peladan-josephin-theatre-complet-tome-i.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11144-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135103v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-mondes-invisibles/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-entretien-du-ciel-et-de-la-terre-anges-et-poesie-du-moyen-age-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11251-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05134773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134758v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.340" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lucet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.342" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-darcq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8993-9168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197540414" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135094v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Darcq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Galby-Marinetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135103v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pinto-Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Edart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/13012-book-08536054-9782745360540.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dufief" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-mondes-invisibles/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-entretien-du-ciel-et-de-la-terre-anges-et-poesie-du-moyen-age-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11251-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/LdqMS02" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/peladan-josephin-theatre-complet-tome-i.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11144-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05134773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134758v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.340" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lucet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.342" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>