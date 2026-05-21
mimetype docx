--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -220,2978 +220,2978 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Galby-Marinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pinto-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître, Nouvelles Recherches sur l’Imaginaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec André et Chantal Brasilier. &amp;quot;Partir du Visible, pour s’envoler vers l’Infini !&amp;quot; : la décoration de la chapelle Saint-Blaise de Pompadour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Galby-Marinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Darcq; Élisabeth Pinto-Mathieu; Jean-Baptiste Edart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître, Nouvelles Recherches sur l’Imaginaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Galby-Marinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Dufief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Darcq; Pierre-Jean Dufief; Marie-Ève Thérenty. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’imagination et pouvoir de la littérature – Mélanges offerts à Pierre Citti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-16, 2024, Romantisme et modernités, 978-2-7453-6054-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La force du Verbe sur la scène symboliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Darcq; Pierre-Jean Dufief; Marie-Ève Thérenty. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’imagination et pouvoir de la littérature – Mélanges offerts à Pierre Citti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 117-127, 2024, Romantisme et modernités, 978-2-7453-6054-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre-temple de Joséphin Péladan : rendre visible l’invisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Ledda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier de L’Herne : Mondes invisibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de L’Herne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 245-248, 2023, 979 103 190 400 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chant de l’ange sur scène : le Verbe incarné dans quelques mystères symbolistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Génetiot; Camille Venner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entretien du ciel et de la terre : anges et poésie du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 235-243, 2021, Confluences littéraires, 978-2-406-11249-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11251-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes œuvres du XIXe siècle : Péladan le &amp;quot;maître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Tiers Temps, May 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation et retranscription de la table ronde &amp;quot;La plume, l’ange et le démon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laure Darcq; Élisabeth Pinto-Mathieu; Jean-Baptiste Edart, Oct 2023, Ircom, université d'Angers, université catholique de l'Ouest, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures d’anges : représenter l’invisible dans les avant-gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laure Darcq; Élisabeth Pinto-Mathieu; Jean-Baptiste Edart, Oct 2023, Ircom, université d'Angers, université catholique de l’Ouest, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Bianchon au docteur Pascal : l’&amp;quot;alchimiste moderne&amp;quot; entre fiction et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pouvoirs du médecin au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Fix; Michela Landi, Oct 2023, Institut français (Piazza Ognissanti), Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les grandes œuvres du XIXe siècle : Péladan le &amp;quot;maître</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tragédiens célèbres aux XIXe et XIXe siècles: Sarah Bernhardt, Caroline Segond-Weber, Mounet-Sully, Paul Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université du Tiers Temps, May 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Université du Tiers Temps, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Figures d’anges : représenter l’invisible dans les avant-gardes</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mystère de Judas Iscariote de Maurice Pottecher : une interprétation libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laure Darcq; Élisabeth Pinto-Mathieu; Jean-Baptiste Edart, Oct 2023, Ircom, université d'Angers, université catholique de l’Ouest, Angers, France</w:t>
+              <w:t xml:space="preserve">Graphè : Judas Iscariote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marc Vercruysse, Mar 2023, Université d’Arras, France. p. 157-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laure Darcq</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Héritage du Parnassiculet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Galby-Marinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laure Darcq; Élisabeth Pinto-Mathieu; Jean-Baptiste Edart, Oct 2023, Ircom, université d'Angers, université catholique de l'Ouest, Angers, France</w:t>
+              <w:t xml:space="preserve">Daudet et la poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Simone Dufief; Romain Enriquez, Jun 2023, Château de Montauban, Fontvieille, France. p. 135-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tragédiens célèbres aux XIXe et XIXe siècles: Sarah Bernhardt, Caroline Segond-Weber, Mounet-Sully, Paul Mounet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche-création : chaire Culture et patrimoine vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence inaugurale de la chaire Culture et patrimoine vivants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Interne de Recherche - Ircom, Sep 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes œuvres du XIXe siècle : Balzac &amp;quot;visionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université du Tiers Temps, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Université du Tiers Temps, Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Mystère de Judas Iscariote de Maurice Pottecher : une interprétation libre</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde &amp;quot;Littérature et Mondes invisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphè : Judas Iscariote</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Marc Vercruysse, Mar 2023, Université d’Arras, France. p. 157-170</w:t>
+              <w:t xml:space="preserve">Mondes Invisibles (Cahier de l’Herne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Ledda, Apr 2023, Maison de Victor Hugo, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...180 lines deleted...]
-                <w:t xml:space="preserve">Les grandes œuvres du XIXe siècle : Balzac &amp;quot;visionnaire</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes œuvres du XIXe siècle : Chateaubriand &amp;quot;l’enchanteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université du Tiers Temps, Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Université du Tiers Temps, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Les grandes œuvres du XIXe siècle : Chateaubriand &amp;quot;l’enchanteur</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traces de Molière en Languedoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université du Tiers Temps, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Université du Temps Libre, May 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sur les traces de Molière en Languedoc</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’étude génétique à l’édition critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université du Temps Libre, May 2022, Perpignan, France</w:t>
+              <w:t xml:space="preserve">, Séminaire interne de recherche - Ircom, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’étude génétique à l’édition critique</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molière en Languedoc : de Montpellier à Pézenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Séminaire interne de recherche - Ircom, Nov 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">, Université du Tiers Temps, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Molière en Languedoc : de Montpellier à Pézenas</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Arlésienne et la Provence : une paternité incontestée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Galby-Marinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daudet maître à penser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Simone Dufief; Romain Enriquez, Jun 2022, Château de Montauban, Fontvieille, France. p. 213-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Passion et la scène symboliste: &amp;quot;Notre Seigneur Jésus-Christ sur les planches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Gethsémani au Golgotha : la Passion dans les arts et la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernard Gendrel; Mireille Labouret; Élisabeth Le Corre, Oct 2017, Sorbonne - Paris, France. p. 221-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphin Péladan dramaturge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université du Tiers Temps, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Université du Tiers-Temps, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Edouard Galby-Marinetti</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péladan et l’avant-garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Daudet maître à penser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Simone Dufief; Romain Enriquez, Jun 2022, Château de Montauban, Fontvieille, France. p. 213-229</w:t>
+              <w:t xml:space="preserve">Conférence inaugurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire interne de recherche - Ircom, Nov 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Joséphin Péladan dramaturge</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tragédie antique et les scènes de plein air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université du Tiers-Temps, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Université du Tiers Temps, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Péladan et l’avant-garde</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre et les collaborations artistiques au temps du symbolisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence inaugurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire interne de recherche - Ircom, Nov 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Tiers Temps, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art du tragédien d’après la presse (1880-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de l’acteur dans la presse écrite et illustrée, 1750-1980</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Consolini; Marion Chénetier-Alev, Jan 2020, ENS (Ulm), Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Christ sur scène (Pâques 1880-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Tiers Temps, 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vierge sur la scène française : légendes et apparitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Miracles de Notre-Dame : du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Louis Benoit; Jerry Root, Mar 2019, Institut catholique de Rennes, France. p. 225-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphin Péladan et le théâtre : décor, musique et dramaturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Péladan, l’art et l’avant-garde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Bosc; Daniel Guéguen, Mar 2019, Bibliothèque de l'Arsenal, BnF, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eumolpée de Joséphin Péladan : proses lyriques de déclamation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et dispositions d’écriture pour le théâtre du symbolisme à aujourd’hui : enjeux littéraires, poétiques, scéniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pascal Lécroart, Nov 2013, Besançon (Université de Franche-Comté), France. p. 101-111, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.38102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ange Gabriel et le mystère de la Nativité sur la scène symboliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphè : L’ange Gabriel, interprète et messager</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Marc Vercruysse, Mar 2018, Arras (Université d'Artois), France. p. 171-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphin : le retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oubliettes et revenants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Pierssens, Nov 2015, Centre culturel canadien, Paris, France. p. 157-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre de Joséphin Péladan et l’écriture artiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire en artistes des Goncourt à Proust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre-Jean Dufief; Gabrielle Melison-Hirchwald, Jan 2013, Nancy (Université de Lorraine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre de Joséphin Péladan et les scènes de plein air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Le Printemps des Comédiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier (Théâtre Jean-Claude Carrière - Domaine d'O), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la Vierge Marie dans l’œuvre de Joséphin Péladan : entre prière et poésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vierge Marie dans la littérature française : entre foi et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Louis Benoit, May 2013, Lorient, Université de Bretagne Sud, France. p. 199-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphin Péladan à Comœdia (1908-1912) : &amp;quot;Essai d’esthétique théâtrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comœdia (1907-1937), un continent oublié de l’histoire du théâtre du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Lucet; Marco Consolini; Romain Piana, Jun 2014, Université Paris Cité (Diderot), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphin Péladan et l’adaptation dramatique du roman Istar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le docteur Pascal d’Émile Zola : figure du médecin moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles Commault; Pierre Forlodou; Benoist Lejeune; Alain Gabriel Monot, Oct 2009, Brest - Université de Bretagne Occidentale (UBO), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134754v1</w:t>
-              </w:r>
-[...603 lines deleted...]
-                <w:t xml:space="preserve">hal-05134788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3222,64 +3222,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Anges et leurs représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pinto-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Edart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2025, Nouvelles Recherches sur l’Imaginaire, 9791041309221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3381,76 +3381,76 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l’imagination et pouvoir de la littérature – Mélanges offerts à Pierre Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Darcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Dufief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Thérenty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 344 p., 2024, Romantisme et modernités, 978-2-7453-6054-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4033,51 +4033,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71BAB77B"/>
+    <w:nsid w:val="945A24E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4264,51 +4264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-darcq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8993-9168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197540414" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135094v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Darcq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Galby-Marinetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135103v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pinto-Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Edart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/13012-book-08536054-9782745360540.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dufief" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-mondes-invisibles/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-entretien-du-ciel-et-de-la-terre-anges-et-poesie-du-moyen-age-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11251-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/LdqMS02" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/peladan-josephin-theatre-complet-tome-i.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11144-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05134773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134758v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.340" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lucet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.342" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-darcq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8993-9168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197540414" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Darcq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Galby-Marinetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pinto-Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Edart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dufief" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/13012-book-08536054-9782745360540.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-mondes-invisibles/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-entretien-du-ciel-et-de-la-terre-anges-et-poesie-du-moyen-age-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11251-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135014v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135011v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134771v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/LdqMS02" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/peladan-josephin-theatre-complet-tome-i.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11144-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05134773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134758v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.340" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lucet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.342" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>