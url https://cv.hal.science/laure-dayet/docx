--- v0 (2026-03-03)
+++ v1 (2026-04-08)
@@ -1502,1502 +1502,1502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochre provenance and procurement strategies during the middle stone age at Diepkloof Rock Shelter, South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The technology of the earliest European cave paintings : El Castillo Cave, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcos García-Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Africa Pitarch Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Garrido Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/arcm.12202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.48-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743067v1</w:t>
+                <w:t xml:space="preserve">hal-01842603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The technology of the earliest European cave paintings : El Castillo Cave, Spain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+                <w:t xml:space="preserve">Characterising pigments on 30 000-year-old portable art from Apollo 11 Cave, Karas Region, southern Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riaan Rifkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Prinsloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Garrido Pimentel</w:t>
+                <w:t xml:space="preserve">Magnus Haaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Henshilwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.336-347</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842603v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising pigments on 30 000-year-old portable art from Apollo 11 Cave, Karas Region, southern Namibia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ochre provenance and procurement strategies during the middle stone age at Diepkloof Rock Shelter, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riaan Rifkin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (5), pp.807 - 829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977130v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bushman Rock Shelter (Limpopo, South Africa): A perspective from the edge of the Highveld</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Laborien récent de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour la fin du Tardiglaciaire en Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma de La Peña</w:t>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douze Katja</w:t>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70, pp.166-179</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.79-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534300v1</w:t>
+                <w:t xml:space="preserve">hal-01842616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Laborien récent de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour la fin du Tardiglaciaire en Quercy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Photoprotective Effects of Ochre on Human Skin by In Vivo SPF Assessment: Implications for Human Evolution, Adaptation and Dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+                <w:t xml:space="preserve">Riaan F Rifkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chalard</w:t>
+                <w:t xml:space="preserve">Beverley Summers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlize Lategan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0136090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842616v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Photoprotective Effects of Ochre on Human Skin by In Vivo SPF Assessment: Implications for Human Evolution, Adaptation and Dispersal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Assessing the photoprotective effects of red ochre on human skin by in vitro laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riaan Rifkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet-Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beverley Summers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111 (3/4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842642v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the photoprotective effects of red ochre on human skin by in vitro laboratory experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco D’errico</w:t>
+                <w:t xml:space="preserve">Bushman Rock Shelter (Limpopo, South Africa): A perspective from the edge of the Highveld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma de La Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Dayet-Bouillot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Douze Katja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 111 (3/4)</w:t>
+              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.166-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977138v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'approvisionnement et utilisation de l'ocre au Middle Stone Age en Afrique du Sud</w:t>
+                <w:t xml:space="preserve">Searching for consistencies in Châtelperronian pigment use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Floréal Daniel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Texier</w:t>
+                <w:t xml:space="preserve">Renata Garcia-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, n° spécial, " Micro-analyses et datations de l'art préhistorique dans son contexte archéologique"</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.180-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842719v1</w:t>
+                <w:t xml:space="preserve">hal-01842749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for consistencies in Châtelperronian pigment use</w:t>
+                <w:t xml:space="preserve">Stratégies d'approvisionnement et utilisation de l'ocre au Middle Stone Age en Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Garcia-Moreno</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 44, pp.180-193</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° spécial, " Micro-analyses et datations de l'art préhistorique dans son contexte archéologique"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842749v1</w:t>
+                <w:t xml:space="preserve">hal-01842719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MSA sequence of Diepkloof and the history of southern African Late Pleistocene populations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+                <w:t xml:space="preserve">Non-destructive analysis of archaeological ochre: a preliminary application to the Middle Stone Age site of Diepkloof Rock Shelter (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Parkington</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.024⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/arc.2013.e19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832418v1</w:t>
+                <w:t xml:space="preserve">hal-03725061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive analysis of archaeological ochre: a preliminary application to the Middle Stone Age site of Diepkloof Rock Shelter (South Africa)</w:t>
+                <w:t xml:space="preserve">Ochre resources from the Middle Stone Age sequence of Diepkloof Rock Shelter, Western Cape, South Africa: procurement, processing and hypotheses of use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Archaeometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/arc.2013.e19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Diepkloof Rock Shelter special issue, 40 (Issue 9), pp.3492--3505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725061v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochre resources from the Middle Stone Age sequence of Diepkloof Rock Shelter, Western Cape, South Africa: procurement, processing and hypotheses of use</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The MSA sequence of Diepkloof and the history of southern African Late Pleistocene populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Parkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Poggenpoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Diepkloof Rock Shelter special issue, 40 (Issue 9), pp.3492--3505. </w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9), pp.3542-3552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743126v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la fluorescence des liants employés dans les dorures sur peintures murales médiévales</w:t>
               </w:r>
@@ -3139,51 +3139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego E. Angelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernestina Badal-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3745,51 +3745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos García Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Africa Pitarch Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Zilhão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4431,51 +4431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minéralogie des oxydes de fer et de manganèse exploités au Paléolithique: entre savoir-faire et traditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Africa Pitarch Martí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème journée de l’Association Bordelaise de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4494,536 +4494,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“28” at Bushman Rock Shelter, Limpopo (South Africa)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pigment use from OIS 5 to 4 in South Africa: a review of the most recent researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFA 2016</w:t>
+              <w:t xml:space="preserve">23th Meeting of the Society of Africanist archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535419v1</w:t>
+                <w:t xml:space="preserve">hal-02468764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigment use from OIS 5 to 4 in South Africa: a review of the most recent researches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Dayet</w:t>
+                <w:t xml:space="preserve">Evaluer et comprendre l’effet photoprotecteur de l’ocre sur la peau humaine. Implications pour l'évolution, l'adaptation et la dispersion de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riaan F Rifkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet-Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beverley Summers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th Meeting of the Society of Africanist archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10è Journées de l'Association Bordelaise de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468764v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer et comprendre l’effet photoprotecteur de l’ocre sur la peau humaine. Implications pour l'évolution, l'adaptation et la dispersion de l'Homme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+                <w:t xml:space="preserve">Exploitation de l'hématite à Diepkloof Rock Shelter, Afrique du Sud : provenance et stratégies d'acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10è Journées de l'Association Bordelaise de Cristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Actes de la table ronde autour de l'hématite, Jambes-Namur, 7-8 février 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Jambes-Namur, France. pp.69-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264012v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de l'hématite à Diepkloof Rock Shelter, Afrique du Sud : provenance et stratégies d'acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Pietsburg technocomplex in layer 28 at Bushman Rockshelter, Limpopo South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de La Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la table ronde autour de l'hématite, Jambes-Namur, 7-8 février 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Jambes-Namur, France. pp.69-89</w:t>
+              <w:t xml:space="preserve">23eme rencontres biennale of the Society of Africanist Archaeologists – what past for Africa, Toulouse, 26 juin – 2 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, limpopo, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835043v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pietsburg technocomplex in layer 28 at Bushman Rockshelter, Limpopo South Africa.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Val</w:t>
+                <w:t xml:space="preserve">“28” at Bushman Rock Shelter, Limpopo (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cnuts Dries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. de La Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme rencontres biennale of the Society of Africanist Archaeologists – what past for Africa, Toulouse, 26 juin – 2 juillet 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, limpopo, South Africa</w:t>
+              <w:t xml:space="preserve">SAFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183367v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of beads and pigments at Bushman Rock Shelter, South Africa: exploring Middle Stone Age symbolic systems and social organization</w:t>
               </w:r>
@@ -5072,221 +5072,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early production and use of pigments: theory versus facts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New excavations of the Later and Middle Stone Age layers at Bushman Rock Shelter, Limpopo Province, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucinda Backwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cnuts Dries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th annual meeting of the Hogu Obermaier Geselschaft, special session ‘Symbolic communication and modern culture’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Heidenheim, Germany</w:t>
+              <w:t xml:space="preserve">ASAPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Harare, Zimbabwe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468772v1</w:t>
+                <w:t xml:space="preserve">hal-01958925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New excavations of the Later and Middle Stone Age layers at Bushman Rock Shelter, Limpopo Province, South Africa</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early production and use of pigments: theory versus facts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Harare, Zimbabwe</w:t>
+              <w:t xml:space="preserve">57th annual meeting of the Hogu Obermaier Geselschaft, special session ‘Symbolic communication and modern culture’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Heidenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958925v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’approvisionnement et utilisation de l’ocre au Middle Stone Age en Afrique du Sud</w:t>
               </w:r>
@@ -5311,51 +5311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Micro-Analyses et Datations de l’Art Préhistorique dans son Contexte Archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Muséum National d’Histoire Naturelle, Paris, France. pp.237-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5499,632 +5499,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire et interpréter les comportements liés à l'exploitation de matières colorantes au Paléolithique : Enjeux méthodologiques</w:t>
+                <w:t xml:space="preserve">Non-destructive analysis of archaeological ochre: a preliminary application to the Middle Stone Age site of Diepkloof Rock Shelter (South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée " Jeunes Chercheurs " du réseau CAI-RN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 38th International Symposium on Archaeometry - May 10th-14th 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/arc.2013.e19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728966v1</w:t>
+                <w:t xml:space="preserve">hal-01757463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive analysis of archaeological ochre: a preliminary application to the Middle Stone Age site of Diepkloof Rock Shelter (South Africa)</w:t>
+                <w:t xml:space="preserve">Exploitation de l’hématite à Diepkloof Rock Shelter, Afrique du Sud : selon quelles modalités et dans quel but?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 38th International Symposium on Archaeometry - May 10th-14th 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International workshop about haematite, Procurement and transformation during recent prehistory, Analytical methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Namur, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757463v1</w:t>
+                <w:t xml:space="preserve">hal-01729427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de l’hématite à Diepkloof Rock Shelter, Afrique du Sud : selon quelles modalités et dans quel but?</w:t>
+                <w:t xml:space="preserve">Exploitation de l’ocre rouge au Middle Stone Age : entre usage utilitaire et symbolique à Diepkloof Rock Shelter, Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop about haematite, Procurement and transformation during recent prehistory, Analytical methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729427v1</w:t>
+                <w:t xml:space="preserve">hal-01729428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de l’ocre rouge au Middle Stone Age : entre usage utilitaire et symbolique à Diepkloof Rock Shelter, Afrique du Sud</w:t>
+                <w:t xml:space="preserve">Décrire et interpréter les comportements liés à l'exploitation de matières colorantes au Paléolithique : Enjeux méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée " Jeunes Chercheurs " du réseau CAI-RN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729428v1</w:t>
+                <w:t xml:space="preserve">hal-01728966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la reconstruction des stratégies d'approvisionnement en ocre sur le site Middle Stone Age de Diepkloof Rock Shelter, Afrique du Sud</w:t>
+                <w:t xml:space="preserve">The ochre resource at Diepkloof Rock Shelter in the context of the MSA of southern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Rencontres d’art rupestre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, les Eyzies, France</w:t>
+              <w:t xml:space="preserve">21th Meeting of the Society of Africanist archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729458v1</w:t>
+                <w:t xml:space="preserve">hal-01729457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ochre resource at Diepkloof Rock Shelter in the context of the MSA of southern Africa</w:t>
+                <w:t xml:space="preserve">Vers la reconstruction des stratégies d'approvisionnement en ocre sur le site Middle Stone Age de Diepkloof Rock Shelter, Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Meeting of the Society of Africanist archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">3e Rencontres d’art rupestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, les Eyzies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729457v1</w:t>
+                <w:t xml:space="preserve">hal-01729458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la diffraction de rayons X pour la caractérisation des ocres préhistoriques</w:t>
               </w:r>
@@ -6162,51 +6162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Association Bordelaise de Cristallographie 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
@@ -6229,256 +6229,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary characterization of the ochre remains from Diepkloof Rock Shelter, South Africa: an archaeometric perspective. 13th congress of the Panafrican Archaeological Association for Prehistory and Related Studies</w:t>
+                <w:t xml:space="preserve">Analyses non-destructives &amp;quot;d'ocres&amp;quot; du Middle Stone Age en Afrique du Sud : Premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Meeting of the Society of Africanist archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Dakar, Senegal</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche ChimARC : "Matières colorantes préhistoriques : nouvelles avancées méthodologiques et interpretative"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Régismont-le-Haut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729510v1</w:t>
+                <w:t xml:space="preserve">hal-01729525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses non-destructives &amp;quot;d'ocres&amp;quot; du Middle Stone Age en Afrique du Sud : Premiers résultats</w:t>
+                <w:t xml:space="preserve">A preliminary characterization of the ochre remains from Diepkloof Rock Shelter, South Africa: an archaeometric perspective. 13th congress of the Panafrican Archaeological Association for Prehistory and Related Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche ChimARC : "Matières colorantes préhistoriques : nouvelles avancées méthodologiques et interpretative"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Régismont-le-Haut, France</w:t>
+              <w:t xml:space="preserve">20th Meeting of the Society of Africanist archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729525v1</w:t>
+                <w:t xml:space="preserve">hal-01729510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of archaeological ochre, application to Middle Stone Age South African sites</w:t>
               </w:r>
@@ -6490,64 +6490,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Symposium on Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7169,64 +7169,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'analyse non-invasive par XRF portable pour l'analyse des matières colorantes préhistoriques : le cas du Châtelperronien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Garcia-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7359,64 +7359,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Symposium on Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7467,64 +7467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d’Archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7934,51 +7934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorer et graver : à la recherche d’expressions symboliques chez les Néandertaliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néandertal à la loupe : Musée national de Préhistoire, 2 juillet-13 novembre 2016 - Musée Labenche, Brive-la-Gaillarde, 30 juin-17 septembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8035,51 +8035,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentation preceding innovation in a MIS5 Pre-Still Bay layer from Diepkloof Rock Shelter (South Africa): emerging technologies and symbols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John E. Parkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8302,211 +8302,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse géochimique des matières colorantes de la Roche-à-Pierrot, Saint-Césaire, Charente maritime. La Roche-à-Pierrot (Saint-Césaire, Charente-Maritime)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport de fouilles programmées 2021. Synthèse triennale 2017-2021 et perspectives pour la triennale 2022-2024. L’abri Malaurie (Rocamadour, Lot) : Un gisement éponyme revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886821v1</w:t>
+                <w:t xml:space="preserve">hal-03540250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouilles programmées 2021. Synthèse triennale 2017-2021 et perspectives pour la triennale 2022-2024. L’abri Malaurie (Rocamadour, Lot) : Un gisement éponyme revisité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse géochimique des matières colorantes de la Roche-à-Pierrot, Saint-Césaire, Charente maritime. La Roche-à-Pierrot (Saint-Césaire, Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Constans</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03540250v1</w:t>
+                <w:t xml:space="preserve">hal-03886821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des matières colorantes de la Grotte Bouyssonie, Magdalénien moyen ancien (UA 2) et complexe à lamelles à dos dextre marginal (UA 4) : extension du corpus et perfectionnement des méthodes. PCR LAsCO (LAscaux sols COntextualisation) Lascaux reconnu ? Contextualisation des sols paléolithiques de la cavité</w:t>
               </w:r>
@@ -8850,151 +8850,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les racloirs Quina et la question de l’identification de résidus rouges. La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur les perles des niveaux LSA de Bushman Rock Shelter. Projet BUSHMAN (Limpopo, République d’Afrique du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2020</w:t>
+              <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Étrangères. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886765v1</w:t>
+                <w:t xml:space="preserve">hal-03886741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur les perles des niveaux LSA de Bushman Rock Shelter. Projet BUSHMAN (Limpopo, République d’Afrique du Sud)</w:t>
+                <w:t xml:space="preserve">Les racloirs Quina et la question de l’identification de résidus rouges. La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Étrangères. 2020</w:t>
+              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886741v1</w:t>
+                <w:t xml:space="preserve">hal-03886765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières colorantes de l'abri Malaurie : découverte d’une pièce striée</w:t>
               </w:r>
@@ -9112,90 +9112,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abri Malaurie (Rocamadour, Lot), un gisement éponyme revisité. Opération de Fouilles Programmées. Deuxième année de triennale (2018-2020), rapport d’opération 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9360,719 +9360,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport d'opération 2018</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matières colorantes de Combe-Grenal : Données de la campagne 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Aquitaine. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Nouvelle Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012888v1</w:t>
+                <w:t xml:space="preserve">hal-01980721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport d'opération 2018</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2018, 121 p</w:t>
+                <w:t xml:space="preserve">Oxydes de fer et de manganèse dans la partie supérieure de la séquence de Combe-Grenal : de l'usage du rouge et du noir à la fin du Paléolithique moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Nouvelle Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096867v1</w:t>
+                <w:t xml:space="preserve">hal-01980706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matières colorantes dans les niveaux Paléolithique supérieur de Gatzarria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018, pp.167</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Nouvelle Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995627v1</w:t>
+                <w:t xml:space="preserve">hal-01980806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matières colorantes dans les niveaux Paléolithique supérieur de Gatzarria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Nouvelle Aquitaine. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018, pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980806v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydes de fer et de manganèse dans la partie supérieure de la séquence de Combe-Grenal : de l'usage du rouge et du noir à la fin du Paléolithique moyen</w:t>
+                <w:t xml:space="preserve">Exploitation de matières colorantes dans les niveaux Paléolithiques supérieur de la Grotte Bouyssonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Nouvelle Aquitaine. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Limousin. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980706v1</w:t>
+                <w:t xml:space="preserve">hal-01980796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matières colorantes de Combe-Grenal : Données de la campagne 2018</w:t>
+                <w:t xml:space="preserve">Preliminary study of the colored deposits of the spalls from Pomongwecave. Walker excavations: first technological elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Nouvelle Aquitaine. 2018</w:t>
+              <w:t xml:space="preserve">[Research Report] Ministère des affaires étrangères, Direction de la coopération scientifique, universitaire et de la recherche. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980721v1</w:t>
+                <w:t xml:space="preserve">hal-02469613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de matières colorantes dans les niveaux Paléolithiques supérieur de la Grotte Bouyssonie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport d'opération 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Limousin. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980796v1</w:t>
+                <w:t xml:space="preserve">hal-02012888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of the colored deposits of the spalls from Pomongwecave. Walker excavations: first technological elements</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Ministère des affaires étrangères, Direction de la coopération scientifique, universitaire et de la recherche. 2018</w:t>
+                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport d'opération 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2018, 121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469613v1</w:t>
+                <w:t xml:space="preserve">hal-05096867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidus rouges sur galets dans le Solutréen de Landry : nouvelle analyse</w:t>
               </w:r>
@@ -10713,51 +10713,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF3A1476"/>
+    <w:nsid w:val="2857672A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10944,51 +10944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-dayet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0408-6035" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168809478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lorenzo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106150" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garc&#237;a Diez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angelucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11020210" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henshilwood" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0514-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet Bouillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wurz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-12340002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KFKFV4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garc&#237;a-Diez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garrido Pimentel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.03.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan Rifkin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Prinsloo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F Rifkin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Summers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlize Lategan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136090" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet-Bouillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Garcia-Moreno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832418v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Poggenpoel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GPD4TPV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2013.e19" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.01.025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T3KJ2JF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2891" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459958v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego E. Angelucci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernestina Badal-Garc&#237;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914088107" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886595v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562138v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bonzom-Chapelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuan Hahndiek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468758v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468764v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264012v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835043v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183367v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Val" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Pena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468772v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728966v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757463v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729510v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729516v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729547v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Errico" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrab" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bachellerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121924v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157342v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468781v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468800v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musee-prehistoire-eyzies.fr/actualite/oxydes-couleurs-metaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886483v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886452v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55855." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980515v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886821v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumottay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Calvo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886765v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886741v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469588v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469644v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540278v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469383v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012888v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995627v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980806v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980721v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469613v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469571v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469420v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469395v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469504v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469534v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00814875v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30048" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-dayet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0408-6035" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168809478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lorenzo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106150" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garc&#237;a Diez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angelucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11020210" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henshilwood" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0514-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet Bouillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wurz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-12340002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garc&#237;a-Diez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garrido Pimentel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.03.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan Rifkin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Prinsloo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743067v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KFKFV4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F Rifkin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Summers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlize Lategan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136090" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet-Bouillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Garcia-Moreno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725061v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2013.e19" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.01.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T3KJ2JF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832418v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Poggenpoel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GPD4TPV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2891" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459958v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego E. Angelucci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernestina Badal-Garc&#237;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914088107" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886595v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562138v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bonzom-Chapelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuan Hahndiek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468758v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Val" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Pena" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958925v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468772v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729427v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729428v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729457v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729458v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729516v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729547v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Errico" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrab" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bachellerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121924v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157342v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468781v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468800v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musee-prehistoire-eyzies.fr/actualite/oxydes-couleurs-metaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886483v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886452v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55855." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980515v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886821v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumottay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Calvo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886765v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469588v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469644v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540278v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469383v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980721v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980706v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980806v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995627v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980796v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469613v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096867v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469571v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469420v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469395v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469504v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469534v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00814875v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30048" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>