--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -788,239 +788,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Middle and Upper Palaeolithic archaeology of Gruta do Caldeirão (Tomar, Portugal)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasive and Non-Invasive Analyses of Ochre and Iron-Based Pigment Raw Materials: A Methodological Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259089⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11020210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416323v1</w:t>
+                <w:t xml:space="preserve">hal-03885960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive and Non-Invasive Analyses of Ochre and Iron-Based Pigment Raw Materials: A Methodological Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the Middle and Upper Palaeolithic archaeology of Gruta do Caldeirão (Tomar, Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Zilhão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Angelucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.210. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), pp.e0259089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min11020210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885960v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese and iron oxide use at Combe-Grenal (Dordogne, France): A proxy for cultural change in Neanderthal communities</w:t>
               </w:r>
@@ -1502,1502 +1502,1502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The technology of the earliest European cave paintings : El Castillo Cave, Spain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ochre provenance and procurement strategies during the middle stone age at Diepkloof Rock Shelter, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco d'Errico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Dayet</w:t>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos García-Diez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (5), pp.807 - 829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842603v1</w:t>
+                <w:t xml:space="preserve">hal-01743067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising pigments on 30 000-year-old portable art from Apollo 11 Cave, Karas Region, southern Namibia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The technology of the earliest European cave paintings : El Castillo Cave, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riaan Rifkin</w:t>
+                <w:t xml:space="preserve">Marcos García-Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Prinsloo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Dayet</w:t>
+                <w:t xml:space="preserve">Africa Pitarch Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Haaland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christopher Henshilwood</w:t>
+                <w:t xml:space="preserve">Daniel Garrido Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.48-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977130v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochre provenance and procurement strategies during the middle stone age at Diepkloof Rock Shelter, South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterising pigments on 30 000-year-old portable art from Apollo 11 Cave, Karas Region, southern Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riaan Rifkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Prinsloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Haaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Henshilwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.336-347</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01743067v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Laborien récent de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour la fin du Tardiglaciaire en Quercy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bushman Rock Shelter (Limpopo, South Africa): A perspective from the edge of the Highveld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">Paloma de La Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chalard</w:t>
+                <w:t xml:space="preserve">Douze Katja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, pp.79-116</w:t>
+              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.166-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842616v1</w:t>
+                <w:t xml:space="preserve">hal-02534300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Photoprotective Effects of Ochre on Human Skin by In Vivo SPF Assessment: Implications for Human Evolution, Adaptation and Dispersal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Laborien récent de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour la fin du Tardiglaciaire en Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riaan F Rifkin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Queffelec</w:t>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beverley Summers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlize Lategan</w:t>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.79-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842642v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the photoprotective effects of red ochre on human skin by in vitro laboratory experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco D’errico</w:t>
+                <w:t xml:space="preserve">Evaluating the Photoprotective Effects of Ochre on Human Skin by In Vivo SPF Assessment: Implications for Human Evolution, Adaptation and Dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riaan F Rifkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beverley Summers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Dayet-Bouillot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marlize Lategan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0136090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977138v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bushman Rock Shelter (Limpopo, South Africa): A perspective from the edge of the Highveld</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paloma de La Peña</w:t>
+                <w:t xml:space="preserve">Assessing the photoprotective effects of red ochre on human skin by in vitro laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riaan Rifkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douze Katja</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Dayet-Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beverley Summers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70, pp.166-179</w:t>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111 (3/4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534300v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for consistencies in Châtelperronian pigment use</w:t>
+                <w:t xml:space="preserve">Stratégies d'approvisionnement et utilisation de l'ocre au Middle Stone Age en Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Garcia-Moreno</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 44, pp.180-193</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° spécial, " Micro-analyses et datations de l'art préhistorique dans son contexte archéologique"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842749v1</w:t>
+                <w:t xml:space="preserve">hal-01842719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'approvisionnement et utilisation de l'ocre au Middle Stone Age en Afrique du Sud</w:t>
+                <w:t xml:space="preserve">Searching for consistencies in Châtelperronian pigment use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Floréal Daniel</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Texier</w:t>
+                <w:t xml:space="preserve">Renata Garcia-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, n° spécial, " Micro-analyses et datations de l'art préhistorique dans son contexte archéologique"</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.180-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842719v1</w:t>
+                <w:t xml:space="preserve">hal-01842749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive analysis of archaeological ochre: a preliminary application to the Middle Stone Age site of Diepkloof Rock Shelter (South Africa)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floréal Daniel</w:t>
+                <w:t xml:space="preserve">The MSA sequence of Diepkloof and the history of southern African Late Pleistocene populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guibert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Parkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Poggenpoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Archaeometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/arc.2013.e19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (9), pp.3542-3552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725061v1</w:t>
+                <w:t xml:space="preserve">hal-00832418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochre resources from the Middle Stone Age sequence of Diepkloof Rock Shelter, Western Cape, South Africa: procurement, processing and hypotheses of use</w:t>
+                <w:t xml:space="preserve">Non-destructive analysis of archaeological ochre: a preliminary application to the Middle Stone Age site of Diepkloof Rock Shelter (South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.01.025⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/arc.2013.e19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01743126v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MSA sequence of Diepkloof and the history of southern African Late Pleistocene populations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ochre resources from the Middle Stone Age sequence of Diepkloof Rock Shelter, Western Cape, South Africa: procurement, processing and hypotheses of use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9), pp.3542-3552. </w:t>
+              <w:t xml:space="preserve">, 2013, Diepkloof Rock Shelter special issue, 40 (Issue 9), pp.3492--3505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832418v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la fluorescence des liants employés dans les dorures sur peintures murales médiévales</w:t>
               </w:r>
@@ -3139,51 +3139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego E. Angelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernestina Badal-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3579,164 +3579,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing cultural dynamics in MIS3 with the site of Toumboura III (Senegal, West Africa)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferences on the symbolic value of pigment use from raw material characterization: some case studies from the Stone Ages in Southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth world UISPP congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Meknès, Morocco</w:t>
+              <w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886530v1</w:t>
+                <w:t xml:space="preserve">hal-03886511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The technology of the non-figurative red paintings from El Castillo cave, Spain: invasive and non-invasive analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3745,172 +3693,224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos García Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Africa Pitarch Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Zilhão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferences on the symbolic value of pigment use from raw material characterization: some case studies from the Stone Ages in Southern Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing cultural dynamics in MIS3 with the site of Toumboura III (Senegal, West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Douze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">XIXth world UISPP congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Meknès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886511v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par un début de printemps du Dernier Maximum Glaciaire, le site du « Chemin de l'Évangile 3 » à Gron (Yonne, France)</w:t>
               </w:r>
@@ -4431,51 +4431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minéralogie des oxydes de fer et de manganèse exploités au Paléolithique: entre savoir-faire et traditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Africa Pitarch Martí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème journée de l’Association Bordelaise de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4494,536 +4494,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigment use from OIS 5 to 4 in South Africa: a review of the most recent researches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“28” at Bushman Rock Shelter, Limpopo (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cnuts Dries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th Meeting of the Society of Africanist archaeologists</w:t>
+              <w:t xml:space="preserve">SAFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468764v1</w:t>
+                <w:t xml:space="preserve">hal-02535419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer et comprendre l’effet photoprotecteur de l’ocre sur la peau humaine. Implications pour l'évolution, l'adaptation et la dispersion de l'Homme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+                <w:t xml:space="preserve">Exploitation de l'hématite à Diepkloof Rock Shelter, Afrique du Sud : provenance et stratégies d'acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10è Journées de l'Association Bordelaise de Cristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Actes de la table ronde autour de l'hématite, Jambes-Namur, 7-8 février 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Jambes-Namur, France. pp.69-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264012v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de l'hématite à Diepkloof Rock Shelter, Afrique du Sud : provenance et stratégies d'acquisition</w:t>
+                <w:t xml:space="preserve">Pigment use from OIS 5 to 4 in South Africa: a review of the most recent researches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la table ronde autour de l'hématite, Jambes-Namur, 7-8 février 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Jambes-Namur, France. pp.69-89</w:t>
+              <w:t xml:space="preserve">23th Meeting of the Society of Africanist archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835043v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pietsburg technocomplex in layer 28 at Bushman Rockshelter, Limpopo South Africa.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer et comprendre l’effet photoprotecteur de l’ocre sur la peau humaine. Implications pour l'évolution, l'adaptation et la dispersion de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riaan F Rifkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet-Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beverley Summers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme rencontres biennale of the Society of Africanist Archaeologists – what past for Africa, Toulouse, 26 juin – 2 juillet 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, limpopo, South Africa</w:t>
+              <w:t xml:space="preserve">10è Journées de l'Association Bordelaise de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183367v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“28” at Bushman Rock Shelter, Limpopo (South Africa)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Val</w:t>
+                <w:t xml:space="preserve">The Pietsburg technocomplex in layer 28 at Bushman Rockshelter, Limpopo South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cnuts Dries</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Dayet</w:t>
+                <w:t xml:space="preserve">P. de La Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">23eme rencontres biennale of the Society of Africanist Archaeologists – what past for Africa, Toulouse, 26 juin – 2 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, limpopo, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535419v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of beads and pigments at Bushman Rock Shelter, South Africa: exploring Middle Stone Age symbolic systems and social organization</w:t>
               </w:r>
@@ -5072,221 +5072,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New excavations of the Later and Middle Stone Age layers at Bushman Rock Shelter, Limpopo Province, South Africa</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early production and use of pigments: theory versus facts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Harare, Zimbabwe</w:t>
+              <w:t xml:space="preserve">57th annual meeting of the Hogu Obermaier Geselschaft, special session ‘Symbolic communication and modern culture’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Heidenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958925v1</w:t>
+                <w:t xml:space="preserve">hal-02468772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early production and use of pigments: theory versus facts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New excavations of the Later and Middle Stone Age layers at Bushman Rock Shelter, Limpopo Province, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucinda Backwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cnuts Dries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th annual meeting of the Hogu Obermaier Geselschaft, special session ‘Symbolic communication and modern culture’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Heidenheim, Germany</w:t>
+              <w:t xml:space="preserve">ASAPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Harare, Zimbabwe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468772v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’approvisionnement et utilisation de l’ocre au Middle Stone Age en Afrique du Sud</w:t>
               </w:r>
@@ -5311,51 +5311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Micro-Analyses et Datations de l’Art Préhistorique dans son Contexte Archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Muséum National d’Histoire Naturelle, Paris, France. pp.237-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5499,632 +5499,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive analysis of archaeological ochre: a preliminary application to the Middle Stone Age site of Diepkloof Rock Shelter (South Africa)</w:t>
+                <w:t xml:space="preserve">Décrire et interpréter les comportements liés à l'exploitation de matières colorantes au Paléolithique : Enjeux méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 38th International Symposium on Archaeometry - May 10th-14th 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée " Jeunes Chercheurs " du réseau CAI-RN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757463v1</w:t>
+                <w:t xml:space="preserve">hal-01728966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de l’hématite à Diepkloof Rock Shelter, Afrique du Sud : selon quelles modalités et dans quel but?</w:t>
+                <w:t xml:space="preserve">Non-destructive analysis of archaeological ochre: a preliminary application to the Middle Stone Age site of Diepkloof Rock Shelter (South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop about haematite, Procurement and transformation during recent prehistory, Analytical methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 38th International Symposium on Archaeometry - May 10th-14th 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/arc.2013.e19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729427v1</w:t>
+                <w:t xml:space="preserve">hal-01757463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de l’ocre rouge au Middle Stone Age : entre usage utilitaire et symbolique à Diepkloof Rock Shelter, Afrique du Sud</w:t>
+                <w:t xml:space="preserve">Exploitation de l’hématite à Diepkloof Rock Shelter, Afrique du Sud : selon quelles modalités et dans quel but?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">International workshop about haematite, Procurement and transformation during recent prehistory, Analytical methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729428v1</w:t>
+                <w:t xml:space="preserve">hal-01729427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire et interpréter les comportements liés à l'exploitation de matières colorantes au Paléolithique : Enjeux méthodologiques</w:t>
+                <w:t xml:space="preserve">Exploitation de l’ocre rouge au Middle Stone Age : entre usage utilitaire et symbolique à Diepkloof Rock Shelter, Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée " Jeunes Chercheurs " du réseau CAI-RN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728966v1</w:t>
+                <w:t xml:space="preserve">hal-01729428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ochre resource at Diepkloof Rock Shelter in the context of the MSA of southern Africa</w:t>
+                <w:t xml:space="preserve">Vers la reconstruction des stratégies d'approvisionnement en ocre sur le site Middle Stone Age de Diepkloof Rock Shelter, Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Meeting of the Society of Africanist archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">3e Rencontres d’art rupestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, les Eyzies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729457v1</w:t>
+                <w:t xml:space="preserve">hal-01729458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la reconstruction des stratégies d'approvisionnement en ocre sur le site Middle Stone Age de Diepkloof Rock Shelter, Afrique du Sud</w:t>
+                <w:t xml:space="preserve">The ochre resource at Diepkloof Rock Shelter in the context of the MSA of southern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Rencontres d’art rupestre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, les Eyzies, France</w:t>
+              <w:t xml:space="preserve">21th Meeting of the Society of Africanist archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729458v1</w:t>
+                <w:t xml:space="preserve">hal-01729457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la diffraction de rayons X pour la caractérisation des ocres préhistoriques</w:t>
               </w:r>
@@ -6162,51 +6162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Association Bordelaise de Cristallographie 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
@@ -6261,64 +6261,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Recherche ChimARC : "Matières colorantes préhistoriques : nouvelles avancées méthodologiques et interpretative"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Régismont-le-Haut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6356,77 +6356,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary characterization of the ochre remains from Diepkloof Rock Shelter, South Africa: an archaeometric perspective. 13th congress of the Panafrican Archaeological Association for Prehistory and Related Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6490,64 +6490,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Symposium on Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7169,64 +7169,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'analyse non-invasive par XRF portable pour l'analyse des matières colorantes préhistoriques : le cas du Châtelperronien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Garcia-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7359,64 +7359,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Symposium on Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7467,64 +7467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d’Archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7934,51 +7934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorer et graver : à la recherche d’expressions symboliques chez les Néandertaliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néandertal à la loupe : Musée national de Préhistoire, 2 juillet-13 novembre 2016 - Musée Labenche, Brive-la-Gaillarde, 30 juin-17 septembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8035,51 +8035,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentation preceding innovation in a MIS5 Pre-Still Bay layer from Diepkloof Rock Shelter (South Africa): emerging technologies and symbols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John E. Parkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8302,211 +8302,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouilles programmées 2021. Synthèse triennale 2017-2021 et perspectives pour la triennale 2022-2024. L’abri Malaurie (Rocamadour, Lot) : Un gisement éponyme revisité</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse géochimique des matières colorantes de la Roche-à-Pierrot, Saint-Césaire, Charente maritime. La Roche-à-Pierrot (Saint-Césaire, Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540250v1</w:t>
+                <w:t xml:space="preserve">hal-03886821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse géochimique des matières colorantes de la Roche-à-Pierrot, Saint-Césaire, Charente maritime. La Roche-à-Pierrot (Saint-Césaire, Charente-Maritime)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport de fouilles programmées 2021. Synthèse triennale 2017-2021 et perspectives pour la triennale 2022-2024. L’abri Malaurie (Rocamadour, Lot) : Un gisement éponyme revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03886821v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des matières colorantes de la Grotte Bouyssonie, Magdalénien moyen ancien (UA 2) et complexe à lamelles à dos dextre marginal (UA 4) : extension du corpus et perfectionnement des méthodes. PCR LAsCO (LAscaux sols COntextualisation) Lascaux reconnu ? Contextualisation des sols paléolithiques de la cavité</w:t>
               </w:r>
@@ -8974,228 +8974,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matières colorantes de l'abri Malaurie : découverte d’une pièce striée</w:t>
+                <w:t xml:space="preserve">Ochre finds from Sibudu cave. Report 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Occitanie. 2019</w:t>
+              <w:t xml:space="preserve">[Research Report] Universität von Tübingen. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469588v1</w:t>
+                <w:t xml:space="preserve">hal-02469644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochre finds from Sibudu cave. Report 2019</w:t>
+                <w:t xml:space="preserve">Matières colorantes de l'abri Malaurie : découverte d’une pièce striée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Universität von Tübingen. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Occitanie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469644v1</w:t>
+                <w:t xml:space="preserve">hal-02469588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abri Malaurie (Rocamadour, Lot), un gisement éponyme revisité. Opération de Fouilles Programmées. Deuxième année de triennale (2018-2020), rapport d’opération 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9360,719 +9360,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matières colorantes de Combe-Grenal : Données de la campagne 2018</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Nouvelle Aquitaine. 2018</w:t>
+                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport d'opération 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2018, 121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980721v1</w:t>
+                <w:t xml:space="preserve">hal-05096867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydes de fer et de manganèse dans la partie supérieure de la séquence de Combe-Grenal : de l'usage du rouge et du noir à la fin du Paléolithique moyen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport d'opération 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Nouvelle Aquitaine. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980706v1</w:t>
+                <w:t xml:space="preserve">hal-02012888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matières colorantes dans les niveaux Paléolithique supérieur de Gatzarria</w:t>
+                <w:t xml:space="preserve">Matières colorantes de Combe-Grenal : Données de la campagne 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Nouvelle Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980806v1</w:t>
+                <w:t xml:space="preserve">hal-01980721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxydes de fer et de manganèse dans la partie supérieure de la séquence de Combe-Grenal : de l'usage du rouge et du noir à la fin du Paléolithique moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018, pp.167</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Nouvelle Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995627v1</w:t>
+                <w:t xml:space="preserve">hal-01980706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de matières colorantes dans les niveaux Paléolithiques supérieur de la Grotte Bouyssonie</w:t>
+                <w:t xml:space="preserve">Matières colorantes dans les niveaux Paléolithique supérieur de Gatzarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Limousin. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Nouvelle Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980796v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of the colored deposits of the spalls from Pomongwecave. Walker excavations: first technological elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Ministère des affaires étrangères, Direction de la coopération scientifique, universitaire et de la recherche. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018, pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469613v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport d'opération 2018</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation de matières colorantes dans les niveaux Paléolithiques supérieur de la Grotte Bouyssonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Aquitaine. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Limousin. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012888v1</w:t>
+                <w:t xml:space="preserve">hal-01980796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport d'opération 2018</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2018, 121 p</w:t>
+                <w:t xml:space="preserve">Preliminary study of the colored deposits of the spalls from Pomongwecave. Walker excavations: first technological elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Ministère des affaires étrangères, Direction de la coopération scientifique, universitaire et de la recherche. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096867v1</w:t>
+                <w:t xml:space="preserve">hal-02469613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidus rouges sur galets dans le Solutréen de Landry : nouvelle analyse</w:t>
               </w:r>
@@ -10184,159 +10184,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beads and pigment use at Bushman Rock Shelter, South Africa: documenting the diversity in ornamental traditions of early Holocene societies</w:t>
+                <w:t xml:space="preserve">Répartition et travail des roches colorantes au sein de niveaux Paléolithique supérieur de la Grotte Bouyssonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Ministère des affaires étrangères, Direction de la coopération scientifique, universitaire et de la recherche. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Limousin. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469420v1</w:t>
+                <w:t xml:space="preserve">hal-02469365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition et travail des roches colorantes au sein de niveaux Paléolithique supérieur de la Grotte Bouyssonie</w:t>
+                <w:t xml:space="preserve">Beads and pigment use at Bushman Rock Shelter, South Africa: documenting the diversity in ornamental traditions of early Holocene societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Limousin. 2016</w:t>
+              <w:t xml:space="preserve">[Research Report] Ministère des affaires étrangères, Direction de la coopération scientifique, universitaire et de la recherche. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469365v1</w:t>
+                <w:t xml:space="preserve">hal-02469420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary examination of ochre pieces from the 2015 field work at Bushman Rock Shelter, Limpopo Province</w:t>
               </w:r>
@@ -10713,51 +10713,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2857672A"/>
+    <w:nsid w:val="7C0BD07C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10944,51 +10944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-dayet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0408-6035" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168809478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lorenzo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106150" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garc&#237;a Diez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angelucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11020210" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henshilwood" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0514-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet Bouillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wurz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-12340002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garc&#237;a-Diez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garrido Pimentel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.03.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan Rifkin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Prinsloo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743067v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KFKFV4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F Rifkin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Summers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlize Lategan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136090" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet-Bouillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Garcia-Moreno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725061v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2013.e19" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.01.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T3KJ2JF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832418v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Poggenpoel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GPD4TPV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2891" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459958v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego E. Angelucci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernestina Badal-Garc&#237;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914088107" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886595v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562138v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bonzom-Chapelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuan Hahndiek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468758v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Val" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Pena" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958925v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468772v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729427v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729428v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729457v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729458v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729516v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729547v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Errico" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrab" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bachellerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121924v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157342v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468781v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468800v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musee-prehistoire-eyzies.fr/actualite/oxydes-couleurs-metaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886483v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886452v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55855." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980515v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886821v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumottay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Calvo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886765v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469588v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469644v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540278v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469383v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980721v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980706v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980806v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995627v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980796v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469613v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096867v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469571v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469420v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469395v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469504v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469534v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00814875v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30048" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-dayet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0408-6035" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168809478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lorenzo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106150" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garc&#237;a Diez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11020210" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angelucci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henshilwood" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0514-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet Bouillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wurz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-12340002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KFKFV4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garc&#237;a-Diez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garrido Pimentel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.03.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan Rifkin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Prinsloo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F Rifkin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Summers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlize Lategan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136090" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet-Bouillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Garcia-Moreno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832418v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Poggenpoel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GPD4TPV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2013.e19" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.01.025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T3KJ2JF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2891" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459958v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego E. Angelucci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernestina Badal-Garc&#237;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914088107" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886595v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886568v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886530v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562138v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bonzom-Chapelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuan Hahndiek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468758v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468764v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183367v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Val" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Pena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468772v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728966v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757463v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729516v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729547v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Errico" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrab" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bachellerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121924v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157342v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468781v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468800v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musee-prehistoire-eyzies.fr/actualite/oxydes-couleurs-metaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886483v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886452v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55855." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980515v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886821v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumottay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Calvo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886765v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469644v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469588v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540278v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469383v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096867v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012888v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980721v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980806v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995627v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469613v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469571v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469365v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469420v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469395v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469504v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469534v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00814875v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30048" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>