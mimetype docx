--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -788,239 +788,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive and Non-Invasive Analyses of Ochre and Iron-Based Pigment Raw Materials: A Methodological Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the Middle and Upper Palaeolithic archaeology of Gruta do Caldeirão (Tomar, Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Zilhão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Angelucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min11020210⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), pp.e0259089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885960v1</w:t>
+                <w:t xml:space="preserve">hal-03416323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Middle and Upper Palaeolithic archaeology of Gruta do Caldeirão (Tomar, Portugal)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasive and Non-Invasive Analyses of Ochre and Iron-Based Pigment Raw Materials: A Methodological Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (10), pp.e0259089. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min11020210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416323v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese and iron oxide use at Combe-Grenal (Dordogne, France): A proxy for cultural change in Neanderthal communities</w:t>
               </w:r>
@@ -3579,112 +3579,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferences on the symbolic value of pigment use from raw material characterization: some case studies from the Stone Ages in Southern Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing cultural dynamics in MIS3 with the site of Toumboura III (Senegal, West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Douze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">XIXth world UISPP congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Meknès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886511v1</w:t>
+                <w:t xml:space="preserve">hal-03886530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The technology of the non-figurative red paintings from El Castillo cave, Spain: invasive and non-invasive analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3739,178 +3791,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing cultural dynamics in MIS3 with the site of Toumboura III (Senegal, West Africa)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferences on the symbolic value of pigment use from raw material characterization: some case studies from the Stone Ages in Southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth world UISPP congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Meknès, Morocco</w:t>
+              <w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886530v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par un début de printemps du Dernier Maximum Glaciaire, le site du « Chemin de l'Évangile 3 » à Gron (Yonne, France)</w:t>
               </w:r>
@@ -4619,286 +4619,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de l'hématite à Diepkloof Rock Shelter, Afrique du Sud : provenance et stratégies d'acquisition</w:t>
+                <w:t xml:space="preserve">Pigment use from OIS 5 to 4 in South Africa: a review of the most recent researches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la table ronde autour de l'hématite, Jambes-Namur, 7-8 février 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Jambes-Namur, France. pp.69-89</w:t>
+              <w:t xml:space="preserve">23th Meeting of the Society of Africanist archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835043v1</w:t>
+                <w:t xml:space="preserve">hal-02468764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigment use from OIS 5 to 4 in South Africa: a review of the most recent researches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Dayet</w:t>
+                <w:t xml:space="preserve">Evaluer et comprendre l’effet photoprotecteur de l’ocre sur la peau humaine. Implications pour l'évolution, l'adaptation et la dispersion de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riaan F Rifkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet-Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beverley Summers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th Meeting of the Society of Africanist archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10è Journées de l'Association Bordelaise de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468764v1</w:t>
+                <w:t xml:space="preserve">hal-02264012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer et comprendre l’effet photoprotecteur de l’ocre sur la peau humaine. Implications pour l'évolution, l'adaptation et la dispersion de l'Homme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+                <w:t xml:space="preserve">Exploitation de l'hématite à Diepkloof Rock Shelter, Afrique du Sud : provenance et stratégies d'acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10è Journées de l'Association Bordelaise de Cristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Actes de la table ronde autour de l'hématite, Jambes-Namur, 7-8 février 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Jambes-Namur, France. pp.69-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264012v1</w:t>
+                <w:t xml:space="preserve">hal-01835043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pietsburg technocomplex in layer 28 at Bushman Rockshelter, Limpopo South Africa.</w:t>
               </w:r>
@@ -7541,417 +7541,534 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
+                <w:t xml:space="preserve">Les matières colorantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lagarde-Cardona</w:t>
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mille</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guilhem Mauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les oxydes, couleurs et métaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.214-214, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.5880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886463v1</w:t>
+                <w:t xml:space="preserve">hal-05620442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines de l’usage des oxydes de fer et de manganèse, une histoire de l’exploitation des matières colorantes</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lagarde-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Fourment; Pauline Rolland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les oxydes, couleurs et métaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musée national de Préhistoire, 2022</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée national de Préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-911233-23-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886497v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chaîne opératoire d’exploitation des oxydes de fer et de manganèse : collecte, transformation mécanique et traitement thermique</w:t>
+                <w:t xml:space="preserve">Aux origines de l’usage des oxydes de fer et de manganèse, une histoire de l’exploitation des matières colorantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Fourment; Pauline Rolland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les oxydes, couleurs et métaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée national de Préhistoire, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886483v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières observations des résidus colorés sur outils lithiques</w:t>
+                <w:t xml:space="preserve">La chaîne opératoire d’exploitation des oxydes de fer et de manganèse : collecte, transformation mécanique et traitement thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathieu Langlais; Véronique Laroulandie. </w:t>
+              <w:t xml:space="preserve">Nathalie Fourment; Pauline Rolland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les oxydes, couleurs et métaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée national de Préhistoire, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886452v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premières observations des résidus colorés sur outils lithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Langlais; Véronique Laroulandie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Edition, pp.87-91, 2021, 43ème supplément à Gallia Préhistoire, 978-2-271-13647-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55855.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorer et graver : à la recherche d’expressions symboliques chez les Néandertaliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7967,51 +8084,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néandertal à la loupe : Musée national de Préhistoire, 2 juillet-13 novembre 2016 - Musée Labenche, Brive-la-Gaillarde, 30 juin-17 septembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8021,156 +8138,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentation preceding innovation in a MIS5 Pre-Still Bay layer from Diepkloof Rock Shelter (South Africa): emerging technologies and symbols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John E. Parkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Bereiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.1-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8180,51 +8297,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport d'opération 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8272,175 +8389,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2022, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géochimique des matières colorantes de la Roche-à-Pierrot, Saint-Césaire, Charente maritime. La Roche-à-Pierrot (Saint-Césaire, Charente-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouilles programmées 2021. Synthèse triennale 2017-2021 et perspectives pour la triennale 2022-2024. L’abri Malaurie (Rocamadour, Lot) : Un gisement éponyme revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8456,733 +8573,733 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des matières colorantes de la Grotte Bouyssonie, Magdalénien moyen ancien (UA 2) et complexe à lamelles à dos dextre marginal (UA 4) : extension du corpus et perfectionnement des méthodes. PCR LAsCO (LAscaux sols COntextualisation) Lascaux reconnu ? Contextualisation des sols paléolithiques de la cavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles recherches sur les matières colorantes de la Roche-à-Pierrot : Comparaison entre les collections Lévêque et les collections 2013-2019. La Roche-à-Pierrot (Saint-Césaire, Charente-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art rupestre des chasseurs-collecteurs du Later Stone Age d’Afrique australe : apparition, filiations et ruptures dans les Matobo, Zimbabwe (MATOBART)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dudognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dumottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques), Rapport d'opération 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Capdepon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les perles des niveaux LSA de Bushman Rock Shelter. Projet BUSHMAN (Limpopo, République d’Afrique du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Étrangères. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les racloirs Quina et la question de l’identification de résidus rouges. La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochre finds from Sibudu cave. Report 2019</w:t>
+                <w:t xml:space="preserve">Matières colorantes de l'abri Malaurie : découverte d’une pièce striée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Universität von Tübingen. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Occitanie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469644v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matières colorantes de l'abri Malaurie : découverte d’une pièce striée</w:t>
+                <w:t xml:space="preserve">Ochre finds from Sibudu cave. Report 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Occitanie. 2019</w:t>
+              <w:t xml:space="preserve">[Research Report] Universität von Tübingen. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469588v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abri Malaurie (Rocamadour, Lot), un gisement éponyme revisité. Opération de Fouilles Programmées. Deuxième année de triennale (2018-2020), rapport d’opération 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9198,205 +9315,205 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières colorantes de La Roche-à-Pierrot : analyse et conclusions préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Nouvelle Aquitaine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières colorantes de la grotte Bouyssonie : Comparaison entre l’UA2 et l’UA4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Nouvelle Aquitaine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport d'opération 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9448,73 +9565,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2018, 121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport d'opération 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9570,965 +9687,965 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matières colorantes de Combe-Grenal : Données de la campagne 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Nouvelle Aquitaine. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018, pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980721v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydes de fer et de manganèse dans la partie supérieure de la séquence de Combe-Grenal : de l'usage du rouge et du noir à la fin du Paléolithique moyen</w:t>
+                <w:t xml:space="preserve">Matières colorantes de Combe-Grenal : Données de la campagne 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Nouvelle Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980706v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matières colorantes dans les niveaux Paléolithique supérieur de Gatzarria</w:t>
+                <w:t xml:space="preserve">Oxydes de fer et de manganèse dans la partie supérieure de la séquence de Combe-Grenal : de l'usage du rouge et du noir à la fin du Paléolithique moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Nouvelle Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980806v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matières colorantes dans les niveaux Paléolithique supérieur de Gatzarria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018, pp.167</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Nouvelle Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995627v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de matières colorantes dans les niveaux Paléolithiques supérieur de la Grotte Bouyssonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Limousin. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of the colored deposits of the spalls from Pomongwecave. Walker excavations: first technological elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ministère des affaires étrangères, Direction de la coopération scientifique, universitaire et de la recherche. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidus rouges sur galets dans le Solutréen de Landry : nouvelle analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP-SRA Nouvelle Aquitaine. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidus colorés sur outils du Magdalénien supérieur, grotte-abri de Peyrazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Occitanie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition et travail des roches colorantes au sein de niveaux Paléolithique supérieur de la Grotte Bouyssonie</w:t>
+                <w:t xml:space="preserve">Beads and pigment use at Bushman Rock Shelter, South Africa: documenting the diversity in ornamental traditions of early Holocene societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Limousin. 2016</w:t>
+              <w:t xml:space="preserve">[Research Report] Ministère des affaires étrangères, Direction de la coopération scientifique, universitaire et de la recherche. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469365v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beads and pigment use at Bushman Rock Shelter, South Africa: documenting the diversity in ornamental traditions of early Holocene societies</w:t>
+                <w:t xml:space="preserve">Répartition et travail des roches colorantes au sein de niveaux Paléolithique supérieur de la Grotte Bouyssonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Ministère des affaires étrangères, Direction de la coopération scientifique, universitaire et de la recherche. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Limousin. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469420v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary examination of ochre pieces from the 2015 field work at Bushman Rock Shelter, Limpopo Province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères, Direction de la coopération scientifique, universitaire et de la recherche. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation d’ocre rouge à Bushman Rock Shelter : un premier état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères, Direction de la coopération scientifique, universitaire et de la recherche. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des « ocres » de Diepkloof rock shelter, analyses de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ministère des affaires étrangères, Direction de la coopération scientifique, universitaire et de la recherche. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10538,114 +10655,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux, transformations et fonctions de l'ocre au Middle Stone Age : le cas de Diepkloof Rock Shelter dans le contexte de l'Afrique australe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paléontologie. Université Michel de Montaigne - Bordeaux III, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012BOR30048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00814875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId252"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10713,51 +10830,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C0BD07C"/>
+    <w:nsid w:val="DA060BE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10944,51 +11061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-dayet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0408-6035" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168809478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lorenzo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106150" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garc&#237;a Diez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11020210" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angelucci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henshilwood" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0514-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet Bouillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wurz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-12340002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KFKFV4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garc&#237;a-Diez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garrido Pimentel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.03.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan Rifkin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Prinsloo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F Rifkin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Summers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlize Lategan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136090" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet-Bouillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Garcia-Moreno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832418v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Poggenpoel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GPD4TPV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2013.e19" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.01.025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T3KJ2JF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2891" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459958v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego E. Angelucci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernestina Badal-Garc&#237;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914088107" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886595v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886568v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886530v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562138v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bonzom-Chapelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuan Hahndiek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468758v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468764v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183367v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Val" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Pena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468772v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728966v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757463v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729516v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729547v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Errico" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrab" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bachellerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121924v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157342v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468781v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468800v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musee-prehistoire-eyzies.fr/actualite/oxydes-couleurs-metaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886483v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886452v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55855." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980515v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886821v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumottay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Calvo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886765v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469644v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469588v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540278v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469353v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469383v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096867v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012888v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980721v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980806v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995627v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469613v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469571v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469365v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469420v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469395v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469504v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469534v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00814875v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30048" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laure-dayet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0408-6035" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168809478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lorenzo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106150" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garc&#237;a Diez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angelucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11020210" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henshilwood" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0514-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet Bouillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wurz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-12340002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KFKFV4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garc&#237;a-Diez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garrido Pimentel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.03.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan Rifkin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Prinsloo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F Rifkin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Summers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlize Lategan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136090" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet-Bouillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Garcia-Moreno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832418v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Poggenpoel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GPD4TPV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2013.e19" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.01.025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T3KJ2JF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2891" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459958v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego E. Angelucci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernestina Badal-Garc&#237;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914088107" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886595v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562138v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bonzom-Chapelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuan Hahndiek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468758v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468764v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264012v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835043v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183367v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Val" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Pena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468772v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728966v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757463v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729516v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729547v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Errico" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerrab" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bachellerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121924v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157342v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468781v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468800v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620442v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5880" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886463v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musee-prehistoire-eyzies.fr/actualite/oxydes-couleurs-metaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886497v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886483v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886452v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55855." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096823v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886821v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886877v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886803v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089288v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumottay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902237v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Calvo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886741v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886765v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469588v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469644v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540278v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469353v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012888v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995627v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980721v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980706v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980806v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980796v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469613v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469571v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469365v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469395v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469504v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469534v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00814875v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30048" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>