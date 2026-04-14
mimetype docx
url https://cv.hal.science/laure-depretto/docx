--- v0 (2026-03-20)
+++ v1 (2026-04-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Depretto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Université d'OrléansLaboratoire Polen, équipe ClaressMembre élu CNU section 9Membre du bureau CNU section 9, assesseure, membre de la CP-CNUResponsable du master MEEF LettresMembre du comité des PURMembre du comité de lecture de la revue Fabula LHT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Du Bois & son « espèce de journal » : une histoire de transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.14633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de nous. La terrible (im)puissance des dernières lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La mort de l'auteur, 20 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traverser ou servir : Bussy-Rabutin et Mme de Thianges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabutinages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sur et par Bussy-Rabutin, « Horizons féminins, Maximes d’amour »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur des fantômes, présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découper la mémoire. Le fantôme de Bruno Schulz, par Jonathan Safran Foer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula par fabula : une moderne république des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Escola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Esmein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Revue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 610, pp.96-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'évangile du jour » : écrire l'actualité (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.5 à 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « librillo de memoria » de Roger Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (5), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.7083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le péritexte ou l’esclave rusé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.5438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévigné, mère de l’autofiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (9), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.5939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel genre pour quel moi ? Les paradoxes du récit de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (7), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.5169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mme Riccoboni ou la fabrique des best-sellers au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.4852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires épistolaires au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.4638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture du voyage et pratiques épistolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (6), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.3655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Lettre à l’Ermite » ou le détail scandaleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au service de Sa Majesté&amp;quot;: les lettres au roi de Bussy-Rabutin, entre demande de grâce et offre de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique de la requête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellen Delvallée; Cécile Lignereux, Jan 2021, Grenoble &amp; On-line event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes parents, ces transfuges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une analyse critique des récits de transfuges de classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karine Abiven, Laélia Véron, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en disgrâce : Bussy-Rabutin s’adresse au roi-lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours adressés au(x) pouvoir(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noëlline Castagnez; Laure Depretto; Julien Véronèse; Aude Déruelle, Jun 2022, Orléans (45) Hôtel Dupanloup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La vie de leur père »: vies d’ancêtres, mémoires de descendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Ordre et désordre chez les mémorialistes d’Ancien Régime. De Commynes à Chateaubriand </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Hammann, Marc Hersant, Oct 2023, Paris, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secret comme un coup de canon: stratégies de retour en grâce de Bussy-Rabutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriques du secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment « braver son siècle » ? Propositions sur l’assignation séculaire en histoire littéraire à partir des cas Bussy-Rabutin et Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre de son siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nanterre, France. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.10232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au service de Sa Majesté&amp;quot;, les lettres au Roi de Bussy-Rabutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique de la requête (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellen Delvallée; Cécile Lignereux, Jan 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand y a-t-il récit? Formes narratives minimales dans les lettres de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire court : Théories du récit bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Eichel-Lojkine, Juliette Morice, Jan 2020, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ”La guerre est déclarée”. Des nouvelles en temps de guerre : Sévigné et Beauvoir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Écrire – représenter – filmer le temps présent »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Poulet, Lidwine Portes, Clément Puget, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres, billets et messages dans Le Roman comique de Scarron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'agrégation, Scarron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Poulet, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit comme réveil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en toutes lettres, le cas Sévigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Vanackère, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Discours adressés au(x) pouvoir(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlline Castagnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Véronèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 418 p., 2024, "POLEN, 37", 978-2-406-16770-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures du secret à l'époque moderne. Raisons, espaces, paradoxes, fabriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Vickermann-Ribémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Speroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2023, POLEN - Pouvoirs, lettres, normes, 978-2-406-14641-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Newsroom de Sorkin ou Don Quichotte journaliste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François Rabelais, 2, 2016, Serial, Stéphane Rolet, 978-2-86906-418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer et raconter dans la Correspondance de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2015, Correspondances et mémoires, 978-2-8124-3696-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire du jour. Récit factuel et écriture épistolaire dans la correspondance de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris 8 - Vincennes-Saint-Denis, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03128561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d'un patrimoine féminin par les Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Esmein-Sarrazin; Gaël Rideau; Florence Magnot-Ogilvy; Catriona Seth; Aurélia Gaillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Inscriptions et jardins au temps des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses universitaires de Rennes, pp.393-405, 2024, 978-2-7535-9453-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlline Castagnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Véronèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castagnez, Noëlline; Depretto, Laure; Véronèse, Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Discours adressés au(x) pouvoir(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-13, 2024, POLEN - Pouvoirs, lettres, normes, 37, 9782406167709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04534377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Speroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vickermann-Ribémont Gabriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depretto, Laure; Renoux, Christian; Speroni, Christophe; Vickermann-Ribémont, Gabriele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du secret à l'époque moderne. Raisons, espaces, paradoxes, fabriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, POLEN - Pouvoirs, Lettres, Normes 32, Classiques Garnier, pp.9-21, 2023, 978-2-406-14641-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vouloir tout, tout de suite, puis l'impuissance (Louis Aragon, Les Cloches de Bâle, 1934)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et Pouvoir dans la prose française contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Liège, 2015, Situations, 978-2-87562-064-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un « côté Dostoïevski de Mme de Sévigné » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Gautier; Sandrine Hériché‑Pradeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 12, Guillaume de Lorris, Scève, Mme de Sévigné, Rousseau, Musset, Gide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’université Paris-Sorbonne, pp.71-86, 2012, Travaux de stylistique et de linguistique françaises. Bibliothèques des styles, 978‑2‑84050‑879‑3. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/VEAP4727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque des textes fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Escola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures de l’actualité, XVIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">78 (2), 2012, Littératures classiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laure Depretto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Université d'OrléansLaboratoire Polen, équipe ClaressMembre élu CNU section 9Membre du bureau CNU section 9, assesseure, membre de la CP-CNUResponsable du master MEEF LettresMembre du comité des PURMembre du comité de lecture de la revue Fabula LHT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Du Bois & son « espèce de journal » : une histoire de transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.14633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de nous. La terrible (im)puissance des dernières lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La mort de l'auteur, 20 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traverser ou servir : Bussy-Rabutin et Mme de Thianges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabutinages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sur et par Bussy-Rabutin, « Horizons féminins, Maximes d’amour »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur des fantômes, présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découper la mémoire. Le fantôme de Bruno Schulz, par Jonathan Safran Foer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.1474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula par fabula : une moderne république des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Escola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Esmein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Revue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 610, pp.96-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'évangile du jour » : écrire l'actualité (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.5 à 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « librillo de memoria » de Roger Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (5), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.7083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le péritexte ou l’esclave rusé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.5438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévigné, mère de l’autofiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (9), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.5939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel genre pour quel moi ? Les paradoxes du récit de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (7), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.5169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mme Riccoboni ou la fabrique des best-sellers au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.4852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires épistolaires au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.4638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Lettre à l’Ermite » ou le détail scandaleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture du voyage et pratiques épistolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (6), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.3655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au service de Sa Majesté&amp;quot;: les lettres au roi de Bussy-Rabutin, entre demande de grâce et offre de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique de la requête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellen Delvallée; Cécile Lignereux, Jan 2021, Grenoble &amp; On-line event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes parents, ces transfuges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une analyse critique des récits de transfuges de classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karine Abiven, Laélia Véron, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en disgrâce : Bussy-Rabutin s’adresse au roi-lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours adressés au(x) pouvoir(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noëlline Castagnez; Laure Depretto; Julien Véronèse; Aude Déruelle, Jun 2022, Orléans (45) Hôtel Dupanloup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La vie de leur père »: vies d’ancêtres, mémoires de descendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Ordre et désordre chez les mémorialistes d’Ancien Régime. De Commynes à Chateaubriand </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Hammann, Marc Hersant, Oct 2023, Paris, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secret comme un coup de canon: stratégies de retour en grâce de Bussy-Rabutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriques du secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au service de Sa Majesté&amp;quot;, les lettres au Roi de Bussy-Rabutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique de la requête (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellen Delvallée; Cécile Lignereux, Jan 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment « braver son siècle » ? Propositions sur l’assignation séculaire en histoire littéraire à partir des cas Bussy-Rabutin et Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre de son siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nanterre, France. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.10232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand y a-t-il récit? Formes narratives minimales dans les lettres de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire court : Théories du récit bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Eichel-Lojkine, Juliette Morice, Jan 2020, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres, billets et messages dans Le Roman comique de Scarron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'agrégation, Scarron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Poulet, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ”La guerre est déclarée”. Des nouvelles en temps de guerre : Sévigné et Beauvoir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Écrire – représenter – filmer le temps présent »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Poulet, Lidwine Portes, Clément Puget, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit comme réveil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en toutes lettres, le cas Sévigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Vanackère, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Discours adressés au(x) pouvoir(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlline Castagnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Véronèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 418 p., 2024, "POLEN, 37", 978-2-406-16770-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures du secret à l'époque moderne. Raisons, espaces, paradoxes, fabriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Vickermann-Ribémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Speroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2023, POLEN - Pouvoirs, lettres, normes, 978-2-406-14641-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Newsroom de Sorkin ou Don Quichotte journaliste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François Rabelais, 2, 2016, Serial, Stéphane Rolet, 978-2-86906-418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer et raconter dans la Correspondance de Mme de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2015, Correspondances et mémoires, 978-2-8124-3696-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire du jour. Récit factuel et écriture épistolaire dans la correspondance de Sévigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris 8 - Vincennes-Saint-Denis, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03128561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d'un patrimoine féminin par les Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Esmein-Sarrazin; Gaël Rideau; Florence Magnot-Ogilvy; Catriona Seth; Aurélia Gaillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Inscriptions et jardins au temps des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses universitaires de Rennes, pp.393-405, 2024, 978-2-7535-9453-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlline Castagnez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Véronèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castagnez, Noëlline; Depretto, Laure; Véronèse, Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Discours adressés au(x) pouvoir(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-13, 2024, POLEN - Pouvoirs, lettres, normes, 37, 9782406167709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04534377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Speroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vickermann-Ribémont Gabriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depretto, Laure; Renoux, Christian; Speroni, Christophe; Vickermann-Ribémont, Gabriele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du secret à l'époque moderne. Raisons, espaces, paradoxes, fabriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, POLEN - Pouvoirs, Lettres, Normes 32, Classiques Garnier, pp.9-21, 2023, 978-2-406-14641-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vouloir tout, tout de suite, puis l'impuissance (Louis Aragon, Les Cloches de Bâle, 1934)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et Pouvoir dans la prose française contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Liège, 2015, Situations, 978-2-87562-064-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il un « côté Dostoïevski de Mme de Sévigné » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Gautier; Sandrine Hériché‑Pradeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 12, Guillaume de Lorris, Scève, Mme de Sévigné, Rousseau, Musset, Gide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’université Paris-Sorbonne, pp.71-86, 2012, Travaux de stylistique et de linguistique françaises. Bibliothèques des styles, 978‑2‑84050‑879‑3. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/VEAP4727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque des textes fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Escola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures de l’actualité, XVIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Depretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">78 (2), 2012, Littératures classiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531989v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Depretto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372729v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372796v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1474" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Boulay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Depretto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Escola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esmein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Jeannelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5438" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532113v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.4852" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.4638" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3655" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.902" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531967v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531928v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10232" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03377019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vickermann-Rib&#233;mont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Speroni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/informer-et-raconter-dans-la-correspondance-de-madame-de-sevigne.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03128561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/NczMS01" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04619194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickermann-Rib&#233;mont Gabriele" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05406641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VEAP4727" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Escola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531989v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Depretto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372729v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372796v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1474" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Boulay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Depretto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Escola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esmein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Jeannelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5438" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532113v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.4852" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.4638" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.902" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3655" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531967v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531928v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10232" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03377019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vickermann-Rib&#233;mont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Speroni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/informer-et-raconter-dans-la-correspondance-de-madame-de-sevigne.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03128561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/NczMS01" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04619194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickermann-Rib&#233;mont Gabriele" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05406641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VEAP4727" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Escola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>